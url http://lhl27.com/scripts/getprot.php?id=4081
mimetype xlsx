--- v0 (2025-12-10)
+++ v1 (2026-07-27)
@@ -189,54 +189,54 @@
   <si>
     <t>21-54</t>
   </si>
   <si>
     <t>29-50</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>33-20</t>
   </si>
   <si>
     <t>Мележик Максим</t>
   </si>
   <si>
     <t>34-39</t>
   </si>
   <si>
     <t>Манойленко Данила</t>
   </si>
   <si>
     <t>Головашов Александр</t>
   </si>
   <si>
+    <t>Колбин Валерий</t>
+  </si>
+  <si>
     <t>Власов Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Нагайко Дмитрий</t>
   </si>
   <si>
     <t>Меркурьев Евгений</t>
   </si>
   <si>
     <t>Лоханов Евгений</t>
   </si>
   <si>
     <t>Гусак Артем</t>
   </si>
   <si>
     <t>Сачаков Вадим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>