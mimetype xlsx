--- v0 (2026-03-05)
+++ v1 (2026-05-05)
@@ -159,111 +159,111 @@
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
+    <t>Беспалов Евгений</t>
+  </si>
+  <si>
     <t>Дроздович Дмитрий</t>
   </si>
   <si>
-    <t>Беспалов Евгений</t>
-[...1 lines deleted...]
-  <si>
     <t>Беспалов Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Амур»</t>
   </si>
   <si>
     <t>03-10</t>
   </si>
   <si>
     <t>28-50</t>
   </si>
   <si>
     <t>Федотов Алексей</t>
   </si>
   <si>
     <t>33-20</t>
   </si>
   <si>
     <t>Лепетя Ярослав</t>
   </si>
   <si>
     <t>34-33</t>
   </si>
   <si>
+    <t>Фролов Александр</t>
+  </si>
+  <si>
+    <t>41-50</t>
+  </si>
+  <si>
     <t>Вагин Роман</t>
   </si>
   <si>
-    <t>41-50</t>
-[...1 lines deleted...]
-  <si>
     <t>Коншин Максим</t>
   </si>
   <si>
     <t>Воробьев Виктор</t>
   </si>
   <si>
     <t>Жулинский Алексей</t>
   </si>
   <si>
     <t>Ипатов Роман</t>
   </si>
   <si>
     <t>Сафин Вадим</t>
   </si>
   <si>
     <t>Констандогло Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Фролов Александр</t>
   </si>
   <si>
     <t>Русишвили Давид</t>
   </si>
   <si>
     <t>Васин Андрей</t>
   </si>
   <si>
     <t>Тронин Сергей</t>
   </si>
   <si>
     <t>Белоусов Марк</t>
   </si>
   <si>
     <t>Фиалкин Дмитрий</t>
   </si>
   <si>
     <t>Запорожский Глеб</t>
   </si>
   <si>
     <t>Шульга Константин</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
@@ -1463,78 +1463,78 @@
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>91</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
         <v>91</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
         <v>92</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>
@@ -1840,250 +1840,250 @@
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>58</v>
       </c>
       <c r="K33" s="7">
         <v>28</v>
       </c>
       <c r="L33" s="7">
         <v>47</v>
       </c>
       <c r="M33" s="7">
         <v>18</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>60</v>
       </c>
       <c r="K34" s="7">
         <v>18</v>
       </c>
       <c r="L34" s="7">
         <v>17</v>
       </c>
       <c r="M34" s="7">
         <v>47</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>18</v>
+        <v>17</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>29</v>
+        <v>34</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>27</v>
+        <v>24</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>34</v>
+        <v>29</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>34</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>40</v>
+        <v>28</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>34</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>47</v>
+        <v>40</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>34</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>48</v>
+        <v>47</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>34</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">