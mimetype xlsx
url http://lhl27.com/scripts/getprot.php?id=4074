--- v1 (2026-05-05)
+++ v2 (2026-07-27)
@@ -159,54 +159,54 @@
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
+    <t>Дроздович Дмитрий</t>
+  </si>
+  <si>
     <t>Беспалов Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Дроздович Дмитрий</t>
   </si>
   <si>
     <t>Беспалов Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Амур»</t>
   </si>
   <si>
     <t>03-10</t>
   </si>
   <si>
     <t>28-50</t>
   </si>
   <si>
     <t>Федотов Алексей</t>
   </si>
   <si>
     <t>33-20</t>
   </si>
@@ -1463,78 +1463,78 @@
       <c r="H20" s="6"/>
       <c r="I20" s="6"/>
       <c r="J20" s="6"/>
       <c r="K20" s="6"/>
       <c r="L20" s="6"/>
       <c r="M20" s="8"/>
       <c r="N20" s="6"/>
       <c r="O20" s="6"/>
       <c r="P20" s="6"/>
       <c r="Q20" s="6"/>
       <c r="R20" s="6"/>
       <c r="S20" s="6"/>
     </row>
     <row r="21" spans="1:19">
       <c r="A21" s="5">
         <v>91</v>
       </c>
       <c r="B21" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C21" s="13"/>
       <c r="D21" s="13"/>
       <c r="E21" s="13"/>
       <c r="F21" s="14"/>
       <c r="G21" s="5" t="s">
-        <v>34</v>
+        <v>42</v>
       </c>
       <c r="H21" s="6"/>
       <c r="I21" s="6"/>
       <c r="J21" s="6"/>
       <c r="K21" s="6"/>
       <c r="L21" s="6"/>
       <c r="M21" s="8"/>
       <c r="N21" s="6"/>
       <c r="O21" s="6"/>
       <c r="P21" s="6"/>
       <c r="Q21" s="6"/>
       <c r="R21" s="6"/>
       <c r="S21" s="6"/>
     </row>
     <row r="22" spans="1:19">
       <c r="A22" s="5">
         <v>91</v>
       </c>
       <c r="B22" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C22" s="13"/>
       <c r="D22" s="13"/>
       <c r="E22" s="13"/>
       <c r="F22" s="14"/>
       <c r="G22" s="5" t="s">
-        <v>42</v>
+        <v>34</v>
       </c>
       <c r="H22" s="6"/>
       <c r="I22" s="6"/>
       <c r="J22" s="6"/>
       <c r="K22" s="6"/>
       <c r="L22" s="6"/>
       <c r="M22" s="8"/>
       <c r="N22" s="6"/>
       <c r="O22" s="6"/>
       <c r="P22" s="6"/>
       <c r="Q22" s="6"/>
       <c r="R22" s="6"/>
       <c r="S22" s="6"/>
     </row>
     <row r="23" spans="1:19">
       <c r="A23" s="5">
         <v>92</v>
       </c>
       <c r="B23" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C23" s="13"/>
       <c r="D23" s="13"/>
       <c r="E23" s="13"/>
       <c r="F23" s="14"/>