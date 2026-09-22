--- v1 (2026-05-06)
+++ v2 (2026-09-22)
@@ -90,90 +90,90 @@
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>0:08</t>
   </si>
   <si>
     <t>20:15</t>
   </si>
   <si>
+    <t>Давыдов Алексей</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>12:01</t>
+  </si>
+  <si>
+    <t>28:47</t>
+  </si>
+  <si>
+    <t>Пронкевич Владимир</t>
+  </si>
+  <si>
+    <t>14:33</t>
+  </si>
+  <si>
+    <t>Боровиков Виталий</t>
+  </si>
+  <si>
+    <t>23:13</t>
+  </si>
+  <si>
+    <t>Лалетин Артем</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>24:50</t>
+  </si>
+  <si>
+    <t>Герасимов Алексей</t>
+  </si>
+  <si>
+    <t>33:12</t>
+  </si>
+  <si>
     <t>Пташник Богдан</t>
-  </si>
-[...37 lines deleted...]
-    <t>Герасимов Алексей</t>
   </si>
   <si>
     <t>33:47</t>
   </si>
   <si>
     <t>Чигиринских Роман</t>
   </si>
   <si>
     <t>38:50</t>
   </si>
   <si>
     <t>Марченко Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Реут Андрей</t>
   </si>
   <si>
     <t>Цхай Иван</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
@@ -959,244 +959,244 @@
         <v>70</v>
       </c>
       <c r="L5" s="5">
         <v>0</v>
       </c>
       <c r="M5" s="8">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>23</v>
       </c>
       <c r="O5" s="6">
         <v>81</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>2</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
-        <v>1</v>
+        <v>7</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H6" s="6">
         <v>2</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="6" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="6">
         <v>22</v>
       </c>
       <c r="L6" s="6">
         <v>0</v>
       </c>
       <c r="M6" s="8">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>27</v>
       </c>
       <c r="O6" s="6">
         <v>55</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>5</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
-        <v>1</v>
+        <v>9</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
-        <v>29</v>
+        <v>25</v>
       </c>
       <c r="H7" s="6">
         <v>3</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="K7" s="6">
         <v>70</v>
       </c>
       <c r="L7" s="6">
         <v>37</v>
       </c>
       <c r="M7" s="8">
         <v>0</v>
       </c>
       <c r="N7" s="6"/>
       <c r="O7" s="6"/>
       <c r="P7" s="6"/>
       <c r="Q7" s="6"/>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
-        <v>7</v>
+        <v>11</v>
       </c>
       <c r="B8" s="12" t="s">
-        <v>31</v>
+        <v>30</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6" t="s">
-        <v>32</v>
+        <v>31</v>
       </c>
       <c r="K8" s="6">
         <v>18</v>
       </c>
       <c r="L8" s="6">
         <v>0</v>
       </c>
       <c r="M8" s="8">
         <v>0</v>
       </c>
       <c r="N8" s="6"/>
       <c r="O8" s="6"/>
       <c r="P8" s="6"/>
       <c r="Q8" s="6"/>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>9</v>
+        <v>12</v>
       </c>
       <c r="B9" s="12" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="K9" s="6">
         <v>70</v>
       </c>
       <c r="L9" s="6">
         <v>0</v>
       </c>
       <c r="M9" s="8">
         <v>0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>11</v>
+        <v>13</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
         <v>36</v>
       </c>
       <c r="K10" s="6">
         <v>88</v>
       </c>
       <c r="L10" s="6">
         <v>55</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>13</v>
+        <v>22</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="6">
         <v>7</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6" t="s">
         <v>38</v>
       </c>
       <c r="K11" s="6">
         <v>88</v>
       </c>
       <c r="L11" s="6">
         <v>79</v>
       </c>
       <c r="M11" s="8">
@@ -1824,51 +1824,51 @@
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>72</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>79</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>