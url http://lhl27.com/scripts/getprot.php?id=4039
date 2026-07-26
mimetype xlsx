--- v0 (2025-12-10)
+++ v1 (2026-07-26)
@@ -198,54 +198,54 @@
   <si>
     <t>Молчанов Евгений</t>
   </si>
   <si>
     <t>Поляков Степан</t>
   </si>
   <si>
     <t>Старовойтов Никита</t>
   </si>
   <si>
     <t>Воробьев Евгений</t>
   </si>
   <si>
     <t>Богодухов Сергей</t>
   </si>
   <si>
     <t>Бармотин Владимир</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Шабаршин Александр</t>
   </si>
   <si>
+    <t>Батеев Владимир</t>
+  </si>
+  <si>
     <t>Фадеев Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Батеев Владимир</t>
   </si>
   <si>
     <t>Андрейчук Владимир</t>
   </si>
   <si>
     <t>Шиповалов Евгений</t>
   </si>
   <si>
     <t>Хоменко Вячеслав</t>
   </si>
   <si>
     <t>Быцура Юрий</t>
   </si>
   <si>
     <t>Быцура Алексей</t>
   </si>
   <si>
     <t>Рудукан Дмитрий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>