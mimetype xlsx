--- v0 (2026-03-03)
+++ v1 (2026-07-26)
@@ -111,54 +111,54 @@
   <si>
     <t>21-50</t>
   </si>
   <si>
     <t>Егорычев Евгений</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Троценко Антон</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Чайка Роман</t>
   </si>
   <si>
+    <t>Дереча Евгений</t>
+  </si>
+  <si>
     <t>Мамин Пётр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Дереча Евгений</t>
   </si>
   <si>
     <t>Чеховский Михаил</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Викинг*»</t>
   </si>
   <si>
     <t>Ледовский Вячеслав</t>
   </si>
   <si>
     <t>8-47</t>
   </si>
   <si>
     <t>13-50</t>
   </si>
   <si>
     <t>Жалнин Денис</t>
   </si>