--- v0 (2025-12-08)
+++ v1 (2026-09-23)
@@ -111,57 +111,57 @@
   <si>
     <t>02:21</t>
   </si>
   <si>
     <t>Жуков Максим</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>Федюнин Евгений</t>
   </si>
   <si>
     <t>Рассказов Евгений</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Светачев Алексей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Найдишкин Петр</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Александров Денис</t>
   </si>
   <si>
     <t>Медведев Дмитрий</t>
   </si>
   <si>
     <t>Куксов Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Лидер»</t>
   </si>
@@ -1030,88 +1030,88 @@
       <c r="B9" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>39</v>
+        <v>35</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>41</v>
+        <v>39</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>33</v>
+        <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>44</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
@@ -1619,88 +1619,88 @@
       <c r="B32" s="12" t="s">
         <v>45</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>40</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>44</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>