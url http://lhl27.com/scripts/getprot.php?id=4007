--- v0 (2026-03-05)
+++ v1 (2026-07-26)
@@ -177,54 +177,54 @@
   <si>
     <t>Команда « Б » «Синергия»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>33-08</t>
   </si>
   <si>
     <t>10-36</t>
   </si>
   <si>
     <t>Тюгашев Вадим</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>Чурсин Артём</t>
   </si>
   <si>
     <t>Дебелый Леонид</t>
   </si>
   <si>
+    <t>Харитонов Олег</t>
+  </si>
+  <si>
     <t>Маслов Иван</t>
-  </si>
-[...1 lines deleted...]
-    <t>Харитонов Олег</t>
   </si>
   <si>
     <t>Винокуров Юрий</t>
   </si>
   <si>
     <t>Пляскин Михаил</t>
   </si>
   <si>
     <t>Коршунов Артём</t>
   </si>
   <si>
     <t>Переверзев Андрей</t>
   </si>
   <si>
     <t>Шаров Андрей</t>
   </si>
   <si>
     <t>Бердников Виктор</t>
   </si>
   <si>
     <t>Петренко Дмитрий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>