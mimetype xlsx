--- v0 (2026-03-04)
+++ v1 (2026-07-26)
@@ -90,63 +90,63 @@
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>18-42</t>
   </si>
   <si>
     <t>30-00</t>
   </si>
   <si>
+    <t>Маковецкий Виктор</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>31-54</t>
+  </si>
+  <si>
+    <t>35-51</t>
+  </si>
+  <si>
     <t>Подкопаев Филипп</t>
-  </si>
-[...10 lines deleted...]
-    <t>Маковецкий Виктор</t>
   </si>
   <si>
     <t>43-25</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>44-46</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Капунов Евгений</t>
   </si>