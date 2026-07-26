--- v0 (2026-03-04)
+++ v1 (2026-07-26)
@@ -96,57 +96,57 @@
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Чурсин Артём</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>14-16</t>
   </si>
   <si>
     <t>Дебелый Леонид</t>
   </si>
   <si>
     <t>32-09</t>
   </si>
   <si>
+    <t>Харитонов Олег</t>
+  </si>
+  <si>
+    <t>33-19</t>
+  </si>
+  <si>
     <t>Маслов Иван</t>
-  </si>
-[...4 lines deleted...]
-    <t>Харитонов Олег</t>
   </si>
   <si>
     <t>39-38</t>
   </si>
   <si>
     <t>Винокуров Юрий</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Созонов Михаил</t>
   </si>
   <si>
     <t>Дебелый Константин</t>
   </si>
   <si>
     <t>Пляскин Михаил</t>
   </si>
   <si>
     <t>Шавелькин Игорь</t>
   </si>
   <si>
     <t>Гаранин Илья</t>
   </si>