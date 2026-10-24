--- v2 (2026-06-18)
+++ v3 (2026-10-24)
@@ -141,117 +141,117 @@
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
+    <t>Малыгин Евгений</t>
+  </si>
+  <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
-    <t>Малыгин Евгений</t>
-[...1 lines deleted...]
-  <si>
     <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Викинг»</t>
   </si>
   <si>
     <t>32-28</t>
   </si>
   <si>
     <t>19-40</t>
   </si>
   <si>
     <t>38-08</t>
   </si>
   <si>
     <t>Кокарев Петр</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Пахолюк Вячеслав</t>
   </si>
   <si>
+    <t>Колбин Валерий</t>
+  </si>
+  <si>
     <t>Степанов Станислав</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
-    <t>Колбин Валерий</t>
-[...1 lines deleted...]
-  <si>
     <t>Саломатин Дмитрий</t>
   </si>
   <si>
+    <t>Ширяев Вадим</t>
+  </si>
+  <si>
     <t>Вялый Павел</t>
   </si>
   <si>
-    <t>Ширяев Вадим</t>
+    <t>Сухинин Антон</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
-  </si>
-[...1 lines deleted...]
-    <t>Сухинин Антон</t>
   </si>
   <si>
     <t>Султанов Эльшан</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Чайка Максим</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
@@ -1287,115 +1287,115 @@
       <c r="B16" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
       <c r="A17" s="5">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="B17" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C17" s="13"/>
       <c r="D17" s="13"/>
       <c r="E17" s="13"/>
       <c r="F17" s="14"/>
       <c r="G17" s="5" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
         <v>31</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
-        <v>87</v>
+        <v>78</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>91</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
@@ -1831,105 +1831,105 @@
       <c r="B36" s="12" t="s">
         <v>55</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>22</v>
+        <v>17</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>23</v>
+        <v>22</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>27</v>
+        <v>23</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
@@ -1993,88 +1993,88 @@
       <c r="B42" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
         <v>31</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
-        <v>47</v>
+        <v>69</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>39</v>
+        <v>31</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>87</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>