--- v1 (2026-03-04)
+++ v2 (2026-05-05)
@@ -213,54 +213,54 @@
   <si>
     <t>43-13</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>39-40</t>
   </si>
   <si>
     <t>Тарасов Сергей</t>
   </si>
   <si>
     <t>Сабанов Майран</t>
   </si>
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>Зорин Никита</t>
   </si>
   <si>
+    <t>Трофимович Дмитрий</t>
+  </si>
+  <si>
     <t>Богачев Артем</t>
-  </si>
-[...1 lines deleted...]
-    <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>Сапежников Владимир</t>
   </si>
   <si>
     <t>Полукеев Иван</t>
   </si>
   <si>
     <t>Афанасенко Евгений</t>
   </si>
   <si>
     <t>Аксиненко Олег</t>
   </si>
   <si>
     <t>Шеронов Илья</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Бучакчийский Андрей</t>
   </si>