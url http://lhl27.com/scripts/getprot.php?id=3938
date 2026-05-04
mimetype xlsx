--- v0 (2025-12-10)
+++ v1 (2026-05-04)
@@ -126,54 +126,54 @@
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>40-01</t>
   </si>
   <si>
     <t>12-55</t>
   </si>
   <si>
     <t>Сапунков Руслан</t>
   </si>
   <si>
     <t>41-30</t>
   </si>
   <si>
     <t>Корзов Никита</t>
   </si>
   <si>
     <t>42-15</t>
   </si>
   <si>
+    <t>Юньков Александр</t>
+  </si>
+  <si>
     <t>Денисов Денис</t>
-  </si>
-[...1 lines deleted...]
-    <t>Юньков Александр</t>
   </si>
   <si>
     <t>Найко Александр</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Чубенко Владимир</t>
   </si>
   <si>
     <t>Катько Андрей</t>
   </si>
   <si>
     <t>Клевцов Данил</t>
   </si>
   <si>
     <t>Алексеев Алексей</t>
   </si>
   <si>
     <t>Королев Александр</t>
   </si>
   <si>
     <t>Путин Евгений</t>
   </si>