--- v1 (2026-03-03)
+++ v2 (2026-05-05)
@@ -138,54 +138,54 @@
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>27:15</t>
   </si>
   <si>
     <t>Зелинский Владислав</t>
   </si>
   <si>
     <t>43:00</t>
   </si>
   <si>
     <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>45:00</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Голощапов Николай</t>
+  </si>
+  <si>
     <t>Капунов Евгений</t>
-  </si>
-[...1 lines deleted...]
-    <t>Голощапов Николай</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Лесь-Нелин Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Симаков Михаил</t>
   </si>
   <si>
     <t>Радинский Егор</t>
   </si>
   <si>
     <t>Кучикин Денис</t>
   </si>
   <si>
     <t>Ерофеев Николай</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>