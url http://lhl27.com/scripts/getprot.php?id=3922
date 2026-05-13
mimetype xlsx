--- v0 (2026-03-05)
+++ v1 (2026-05-13)
@@ -93,60 +93,60 @@
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Лисовский Игорь</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>21-59</t>
   </si>
   <si>
     <t>14-02</t>
   </si>
   <si>
+    <t>Ким Сергей</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>28-45</t>
+  </si>
+  <si>
     <t>Хрустовский Илья</t>
-  </si>
-[...7 lines deleted...]
-    <t>Зщ</t>
   </si>
   <si>
     <t>39-18</t>
   </si>
   <si>
     <t>Ольмезов Александр</t>
   </si>
   <si>
     <t>42-11</t>
   </si>
   <si>
     <t>Полубоярцев Егор</t>
   </si>
   <si>
     <t>Чернецкий Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Скачков Александр</t>
   </si>
   <si>
     <t>Волошенко Артем</t>
   </si>
@@ -952,86 +952,86 @@
       </c>
       <c r="O5" s="6">
         <v>33</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>2</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
         <v>16</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="8"/>
       <c r="N6" s="6" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="O6" s="6">
         <v>16</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>5</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
         <v>16</v>
       </c>
       <c r="B7" s="12" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
-        <v>28</v>
+        <v>22</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="8"/>
       <c r="N7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O7" s="6">
         <v>99</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>5</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>22</v>
@@ -1119,132 +1119,132 @@
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>33</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>55</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>76</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>81</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>82</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
@@ -1733,51 +1733,51 @@
       </c>
       <c r="O32" s="7">
         <v>70</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>5</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>33</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7" t="s">
         <v>31</v>
       </c>
       <c r="O33" s="7">
         <v>83</v>
       </c>
       <c r="P33" s="7">
         <v>2</v>
       </c>
       <c r="Q33" s="7">
         <v>19</v>
       </c>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>70</v>
@@ -1911,78 +1911,78 @@
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>87</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>89</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>28</v>
+        <v>26</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7"/>
       <c r="B41" s="12"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>