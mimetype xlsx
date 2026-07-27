--- v0 (2025-12-07)
+++ v1 (2026-07-27)
@@ -129,59 +129,59 @@
   <si>
     <t>Вяткин Алексей</t>
   </si>
   <si>
     <t>43:25</t>
   </si>
   <si>
     <t>39:00</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>39:50</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>40:38</t>
   </si>
   <si>
     <t>Тишков Николай</t>
   </si>
   <si>
+    <t>Писарев Павел</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Зайков Роман</t>
   </si>
   <si>
-    <t>Писарев Павел</t>
-[...4 lines deleted...]
-  <si>
     <t>Аксенов Дмитрий</t>
   </si>
   <si>
     <t>Уральский Павел</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Сокаль Евгений</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Козуб Антон</t>
   </si>
   <si>
     <t>Иванисов Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
@@ -192,57 +192,57 @@
   <si>
     <t>Команда « Б » «Ермак»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>03:00</t>
   </si>
   <si>
     <t>33:53</t>
   </si>
   <si>
     <t>Дергунов Антон</t>
   </si>
   <si>
     <t>04:36</t>
   </si>
   <si>
     <t>Краснослободцев Виктор</t>
   </si>
   <si>
     <t>25:40</t>
   </si>
   <si>
+    <t>Долбенко Михаил</t>
+  </si>
+  <si>
+    <t>37:25</t>
+  </si>
+  <si>
     <t>Шабала Денис</t>
-  </si>
-[...4 lines deleted...]
-    <t>Долбенко Михаил</t>
   </si>
   <si>
     <t>Харченко Михаил</t>
   </si>
   <si>
     <t>Иконников Филипп</t>
   </si>
   <si>
     <t>Русинов Денис</t>
   </si>
   <si>
     <t>Молчанов Сергей</t>
   </si>
   <si>
     <t>Астахов Олег</t>
   </si>
   <si>
     <t>Черепанов Вячеслав</t>
   </si>
   <si>
     <t>Сахно Павел</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
   </si>
@@ -1192,86 +1192,86 @@
       </c>
       <c r="O10" s="6">
         <v>3</v>
       </c>
       <c r="P10" s="6">
         <v>5</v>
       </c>
       <c r="Q10" s="6">
         <v>42</v>
       </c>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>33</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6" t="s">
         <v>35</v>
       </c>
       <c r="O11" s="6">
         <v>3</v>
       </c>
       <c r="P11" s="6">
         <v>20</v>
       </c>
       <c r="Q11" s="6">
         <v>40</v>
       </c>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>33</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>39</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1830,88 +1830,88 @@
       </c>
       <c r="O32" s="7">
         <v>9</v>
       </c>
       <c r="P32" s="7">
         <v>20</v>
       </c>
       <c r="Q32" s="7">
         <v>40</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>8</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>59</v>
       </c>
       <c r="K33" s="7">
         <v>18</v>
       </c>
       <c r="L33" s="7">
         <v>4</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>8</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>9</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
@@ -2164,51 +2164,51 @@
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7">
         <v>72</v>
       </c>
       <c r="B45" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>
       <c r="K45" s="7"/>
       <c r="L45" s="7"/>
       <c r="M45" s="7"/>
       <c r="N45" s="7"/>
       <c r="O45" s="7"/>
       <c r="P45" s="7"/>
       <c r="Q45" s="7"/>
       <c r="R45" s="7"/>
       <c r="S45" s="7"/>
     </row>
     <row r="46" spans="1:19">
       <c r="A46" s="7">
         <v>77</v>
       </c>
       <c r="B46" s="12" t="s">
         <v>72</v>
       </c>
       <c r="C46" s="13"/>
       <c r="D46" s="13"/>
       <c r="E46" s="13"/>
       <c r="F46" s="14"/>