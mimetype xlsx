--- v1 (2026-03-04)
+++ v2 (2026-09-23)
@@ -90,63 +90,63 @@
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>1:05</t>
   </si>
   <si>
     <t>5:35</t>
   </si>
   <si>
+    <t>Басенко Павел</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>6:25</t>
+  </si>
+  <si>
+    <t>9:00</t>
+  </si>
+  <si>
     <t>Лалетин Артем</t>
-  </si>
-[...10 lines deleted...]
-    <t>Басенко Павел</t>
   </si>
   <si>
     <t>12:15</t>
   </si>
   <si>
     <t>Кочетыгов Виктор</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>32:00</t>
   </si>
   <si>
     <t>Дылев Максим</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>40:10</t>
   </si>
   <si>
     <t>Трибушевский Семен</t>
   </si>
@@ -1001,51 +1001,51 @@
         <v>13</v>
       </c>
       <c r="L6" s="6">
         <v>40</v>
       </c>
       <c r="M6" s="8">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>27</v>
       </c>
       <c r="O6" s="6">
         <v>78</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>8</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>28</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="6"/>
       <c r="I7" s="6"/>
       <c r="J7" s="6"/>
       <c r="K7" s="6"/>
       <c r="L7" s="6"/>
       <c r="M7" s="8"/>
       <c r="N7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O7" s="6">
         <v>24</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>