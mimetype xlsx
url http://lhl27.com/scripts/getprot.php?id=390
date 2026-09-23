--- v1 (2026-05-05)
+++ v2 (2026-09-23)
@@ -132,54 +132,54 @@
   <si>
     <t>Чигиринских Роман</t>
   </si>
   <si>
     <t>Кулик Александр</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Петров Андрей</t>
   </si>
   <si>
     <t>Маслов Александр</t>
   </si>
   <si>
     <t>Базарный Павел</t>
   </si>
   <si>
     <t>Линьков Юрий</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
   <si>
+    <t>Вятский Павел</t>
+  </si>
+  <si>
     <t>Моисейчик Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Вятский Павел</t>
   </si>
   <si>
     <t>Демичев Александр</t>
   </si>
   <si>
     <t>Никитюк Кирилл</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Лидер»</t>
   </si>
   <si>
     <t>Шимакович Виктор</t>
   </si>
   <si>
     <t>Долгов Илья</t>
   </si>
   <si>
     <t>Пронкевич Владимир</t>
   </si>
@@ -1749,51 +1749,51 @@
       <c r="B36" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>23</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">