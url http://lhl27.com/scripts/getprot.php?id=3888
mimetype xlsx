--- v2 (2026-05-07)
+++ v3 (2026-09-22)
@@ -153,54 +153,54 @@
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Зыков Даниил</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Совы*»</t>
   </si>
   <si>
     <t>Куць Никита</t>
   </si>
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
+    <t>Соколов Петр</t>
+  </si>
+  <si>
     <t>Чечелев Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Соколов Петр</t>
   </si>
   <si>
     <t>Дерябин Владислав</t>
   </si>
   <si>
     <t>Степанов Павел</t>
   </si>
   <si>
     <t>Марков Николай</t>
   </si>
   <si>
     <t>Чернухин Егор</t>
   </si>
   <si>
     <t>Лавриненко Денис</t>
   </si>
   <si>
     <t>Оклей Станислав</t>
   </si>
   <si>
     <t>Коротаев Степан</t>
   </si>
   <si>
     <t>Сучков Максим</t>
   </si>