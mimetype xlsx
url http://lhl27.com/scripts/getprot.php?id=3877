--- v1 (2026-03-03)
+++ v2 (2026-05-06)
@@ -135,63 +135,63 @@
   <si>
     <t>25-15</t>
   </si>
   <si>
     <t>22-50</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>26-45</t>
   </si>
   <si>
     <t>23-40</t>
   </si>
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
     <t>36-50</t>
   </si>
   <si>
     <t>28-40</t>
   </si>
   <si>
+    <t>Трофимович Дмитрий</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>42-45</t>
+  </si>
+  <si>
+    <t>30-30</t>
+  </si>
+  <si>
     <t>Богачев Артем</t>
-  </si>
-[...10 lines deleted...]
-    <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>43-33</t>
   </si>
   <si>
     <t>Полукеев Иван</t>
   </si>
   <si>
     <t>44-20</t>
   </si>
   <si>
     <t>Шеронов Илья</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Гущин Сергей</t>
   </si>
   <si>
     <t>Вишневский Алексей</t>
   </si>