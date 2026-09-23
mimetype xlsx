--- v2 (2026-05-06)
+++ v3 (2026-09-23)
@@ -135,80 +135,80 @@
   <si>
     <t>25-15</t>
   </si>
   <si>
     <t>22-50</t>
   </si>
   <si>
     <t>Годун Антон</t>
   </si>
   <si>
     <t>26-45</t>
   </si>
   <si>
     <t>23-40</t>
   </si>
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
     <t>36-50</t>
   </si>
   <si>
     <t>28-40</t>
   </si>
   <si>
+    <t>Богачев Артем</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>42-45</t>
+  </si>
+  <si>
+    <t>30-30</t>
+  </si>
+  <si>
     <t>Трофимович Дмитрий</t>
   </si>
   <si>
-    <t>Зщ</t>
-[...10 lines deleted...]
-  <si>
     <t>43-33</t>
   </si>
   <si>
     <t>Полукеев Иван</t>
   </si>
   <si>
     <t>44-20</t>
   </si>
   <si>
+    <t>Кумыков Андрей</t>
+  </si>
+  <si>
     <t>Шеронов Илья</t>
   </si>
   <si>
-    <t>Кумыков Андрей</t>
-[...1 lines deleted...]
-  <si>
     <t>Авилов Андрей</t>
   </si>
   <si>
     <t>Гущин Сергей</t>
   </si>
   <si>
     <t>Вишневский Алексей</t>
   </si>
   <si>
     <t>Гущин Артем</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Свирепые Пчелы»</t>
   </si>
   <si>
     <t>Мяснянкин Иван</t>
   </si>
   <si>
     <t>12-21</t>
@@ -216,60 +216,60 @@
   <si>
     <t>9-25</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>Абраменко Иван</t>
   </si>
   <si>
     <t>23-38</t>
   </si>
   <si>
     <t>Чанчиков Евгений</t>
   </si>
   <si>
     <t>35-23</t>
   </si>
   <si>
     <t>Рассказов Евгений</t>
   </si>
   <si>
     <t>4-95</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
-  </si>
-[...1 lines deleted...]
-    <t>Луговой Дмитрий</t>
   </si>
   <si>
     <t>Бухтояров Антон</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Лесник Арсентий</t>
   </si>
   <si>
     <t>Спицкий Алексей</t>
   </si>
   <si>
     <t>Подлесный Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -1285,78 +1285,78 @@
       </c>
       <c r="O12" s="6">
         <v>93</v>
       </c>
       <c r="P12" s="6">
         <v>2</v>
       </c>
       <c r="Q12" s="6">
         <v>5</v>
       </c>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>27</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>27</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>48</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>78</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
@@ -1893,142 +1893,142 @@
         <v>40</v>
       </c>
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7" t="s">
         <v>65</v>
       </c>
       <c r="O34" s="7">
         <v>33</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>9</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>40</v>
+        <v>25</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>29</v>
+        <v>40</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>68</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>41</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>25</v>
+        <v>40</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>54</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>