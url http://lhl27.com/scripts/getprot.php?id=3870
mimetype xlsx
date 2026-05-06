--- v0 (2025-12-07)
+++ v1 (2026-05-06)
@@ -141,54 +141,54 @@
   <si>
     <t>40-30</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>34-50</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>38-37</t>
   </si>
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>41-00</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
+    <t>Лубков Дмитрий</t>
+  </si>
+  <si>
     <t>Борисов Егор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Лубков Дмитрий</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>