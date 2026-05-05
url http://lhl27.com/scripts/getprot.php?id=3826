--- v0 (2026-03-04)
+++ v1 (2026-05-05)
@@ -123,57 +123,57 @@
   <si>
     <t>Воробьев Евгений</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>27:35</t>
   </si>
   <si>
     <t>Бармотин Владимир</t>
   </si>
   <si>
     <t>31:30</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>35:50</t>
   </si>
   <si>
     <t>Магодеев Евгений</t>
   </si>
   <si>
+    <t>Корчагин Владимир</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Шабаршин Александр</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Шиповалов Евгений</t>
   </si>
   <si>
     <t>Шиков Андрей</t>
   </si>
   <si>
     <t>Визнюк Виктор</t>
   </si>
   <si>
     <t>Быцура Алексей</t>
   </si>
   <si>
     <t>Рудукан Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Торнадо»</t>
   </si>
@@ -1121,78 +1121,78 @@
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>69</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>69</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>37</v>
+        <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>78</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
@@ -1894,51 +1894,51 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>98</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>37</v>
+        <v>36</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7"/>
       <c r="B41" s="12"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>