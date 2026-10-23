--- v1 (2026-03-04)
+++ v2 (2026-10-23)
@@ -93,110 +93,110 @@
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Трубачев Дмитрий</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>13-00</t>
   </si>
   <si>
     <t>1-43</t>
   </si>
   <si>
+    <t>Локтев Дмитрий</t>
+  </si>
+  <si>
+    <t>28-50</t>
+  </si>
+  <si>
+    <t>Свиридов Валерий</t>
+  </si>
+  <si>
+    <t>29-30</t>
+  </si>
+  <si>
+    <t>16-31</t>
+  </si>
+  <si>
+    <t>Денисов Денис</t>
+  </si>
+  <si>
+    <t>44-29</t>
+  </si>
+  <si>
+    <t>31-20</t>
+  </si>
+  <si>
+    <t>Баськов Денис</t>
+  </si>
+  <si>
+    <t>33-13</t>
+  </si>
+  <si>
+    <t>Бояркин Владимир</t>
+  </si>
+  <si>
+    <t>39-12</t>
+  </si>
+  <si>
+    <t>Шкуро Роман</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>40-36</t>
+  </si>
+  <si>
+    <t>Копылов Станислав</t>
+  </si>
+  <si>
+    <t>Симонов Вадим</t>
+  </si>
+  <si>
+    <t>Свиридов Илья</t>
+  </si>
+  <si>
+    <t>Локтев Андрей</t>
+  </si>
+  <si>
     <t>Пронкевич Владимир</t>
   </si>
   <si>
-    <t>28-50</t>
-[...55 lines deleted...]
-  <si>
     <t>Семенов Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Хулиганы»</t>
   </si>
   <si>
     <t>Сариев Илья</t>
   </si>
   <si>
     <t>36-30</t>
   </si>
   <si>
     <t>12-12</t>
   </si>
   <si>
     <t>Лисовский Игорь</t>
   </si>
   <si>
     <t>18-16</t>
@@ -210,57 +210,57 @@
   <si>
     <t>Попов Александр</t>
   </si>
   <si>
     <t>Чернецкий Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Скачков Александр</t>
   </si>
   <si>
     <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Корнейчук Сергей</t>
   </si>
   <si>
     <t>Банк Андрей</t>
   </si>
   <si>
     <t>Немировец Дмитрий</t>
   </si>
   <si>
+    <t>Савчук Александр</t>
+  </si>
+  <si>
     <t>Гашута Олег</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
-  </si>
-[...1 lines deleted...]
-    <t>Савчук Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="7">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -957,186 +957,186 @@
         <v>55</v>
       </c>
       <c r="L5" s="5">
         <v>49</v>
       </c>
       <c r="M5" s="8">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="O5" s="6">
         <v>34</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>11</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
-        <v>9</v>
+        <v>17</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="6">
         <v>2</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="6" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="6">
         <v>55</v>
       </c>
       <c r="L6" s="6">
         <v>53</v>
       </c>
       <c r="M6" s="8">
         <v>0</v>
       </c>
       <c r="N6" s="6" t="s">
         <v>24</v>
       </c>
       <c r="O6" s="6">
         <v>34</v>
       </c>
       <c r="P6" s="6">
         <v>10</v>
       </c>
       <c r="Q6" s="6">
         <v>39</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
-        <v>17</v>
+        <v>21</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>27</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H7" s="6">
         <v>3</v>
       </c>
       <c r="I7" s="6"/>
       <c r="J7" s="6" t="s">
         <v>28</v>
       </c>
       <c r="K7" s="6">
         <v>5</v>
       </c>
       <c r="L7" s="6">
         <v>0</v>
       </c>
       <c r="M7" s="8">
         <v>0</v>
       </c>
       <c r="N7" s="6" t="s">
         <v>29</v>
       </c>
       <c r="O7" s="6">
         <v>35</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>2</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
-        <v>21</v>
+        <v>22</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6" t="s">
         <v>31</v>
       </c>
       <c r="K8" s="6">
         <v>49</v>
       </c>
       <c r="L8" s="6">
         <v>55</v>
       </c>
       <c r="M8" s="8">
         <v>0</v>
       </c>
       <c r="N8" s="6" t="s">
         <v>32</v>
       </c>
       <c r="O8" s="6">
         <v>22</v>
       </c>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>27</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B9" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="O9" s="6">
         <v>44</v>
       </c>
       <c r="P9" s="6">
         <v>2</v>
@@ -1305,51 +1305,51 @@
       <c r="B15" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>38</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
       <c r="G16" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H16" s="6"/>
       <c r="I16" s="6"/>
       <c r="J16" s="6"/>
       <c r="K16" s="6"/>
       <c r="L16" s="6"/>
       <c r="M16" s="8"/>
       <c r="N16" s="6"/>
       <c r="O16" s="6"/>
       <c r="P16" s="6"/>
       <c r="Q16" s="6"/>
       <c r="R16" s="6"/>
       <c r="S16" s="6"/>
     </row>
     <row r="17" spans="1:19">
@@ -1974,105 +1974,105 @@
       <c r="B40" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>92</v>
+        <v>90</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>96</v>
+        <v>92</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
-        <v>99</v>
+        <v>96</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">