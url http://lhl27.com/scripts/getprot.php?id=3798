--- v0 (2025-12-08)
+++ v1 (2026-09-22)
@@ -129,63 +129,63 @@
   <si>
     <t>Костин Константин</t>
   </si>
   <si>
     <t>29-14</t>
   </si>
   <si>
     <t>20-42</t>
   </si>
   <si>
     <t>Абраменко Иван</t>
   </si>
   <si>
     <t>35-57</t>
   </si>
   <si>
     <t>30-45</t>
   </si>
   <si>
     <t>Чанчиков Евгений</t>
   </si>
   <si>
     <t>42-17</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>Спицкий Алексей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Викинг»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>39-40</t>
   </si>
   <si>
     <t>13-55</t>
   </si>
@@ -1126,142 +1126,142 @@
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="K9" s="6">
         <v>6</v>
       </c>
       <c r="L9" s="6">
         <v>28</v>
       </c>
       <c r="M9" s="8">
         <v>0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>22</v>
+        <v>38</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>41</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>41</v>
+        <v>22</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>65</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
@@ -1988,51 +1988,51 @@
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>99</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7"/>
       <c r="B43" s="12"/>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7"/>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>