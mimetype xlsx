--- v0 (2026-03-04)
+++ v1 (2026-09-23)
@@ -123,60 +123,60 @@
   <si>
     <t>09-15</t>
   </si>
   <si>
     <t>36-50</t>
   </si>
   <si>
     <t>Власов Дмитрий</t>
   </si>
   <si>
     <t>17-54</t>
   </si>
   <si>
     <t>Абраменко Иван</t>
   </si>
   <si>
     <t>19-36</t>
   </si>
   <si>
     <t>Чанчиков Евгений</t>
   </si>
   <si>
     <t>26-12</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>27-30</t>
+  </si>
+  <si>
     <t>Зыков Дмитрий</t>
-  </si>
-[...7 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>38-40</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>43-30</t>
   </si>
   <si>
     <t>Лошкович Андрей</t>
   </si>
   <si>
     <t>44-57</t>
   </si>
   <si>
     <t>Светачев Андрей</t>
   </si>
   <si>
     <t>Куксов Евгений</t>
   </si>
   <si>
     <t>Калинин Игорь</t>
   </si>
@@ -1113,98 +1113,98 @@
       <c r="H9" s="6">
         <v>5</v>
       </c>
       <c r="I9" s="6"/>
       <c r="J9" s="6" t="s">
         <v>34</v>
       </c>
       <c r="K9" s="6">
         <v>14</v>
       </c>
       <c r="L9" s="6">
         <v>0</v>
       </c>
       <c r="M9" s="8">
         <v>0</v>
       </c>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>38</v>
+        <v>35</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>26</v>
+        <v>36</v>
       </c>
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="K10" s="6">
         <v>94</v>
       </c>
       <c r="L10" s="6">
         <v>28</v>
       </c>
       <c r="M10" s="8">
         <v>6</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>38</v>
+        <v>26</v>
       </c>
       <c r="H11" s="6">
         <v>7</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="K11" s="6">
         <v>28</v>
       </c>
       <c r="L11" s="6">
         <v>94</v>
       </c>
       <c r="M11" s="8">
         <v>6</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
@@ -1780,51 +1780,51 @@
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>57</v>
       </c>
       <c r="K32" s="7">
         <v>22</v>
       </c>
       <c r="L32" s="7">
         <v>0</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>26</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
@@ -1925,51 +1925,51 @@
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>91</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>99</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>