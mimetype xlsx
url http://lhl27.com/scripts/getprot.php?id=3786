--- v1 (2026-03-05)
+++ v2 (2026-10-23)
@@ -168,51 +168,51 @@
   <si>
     <t>Воробьев Евгений</t>
   </si>
   <si>
     <t>Чумилин Дмитрий</t>
   </si>
   <si>
     <t>Бармотин Владимир</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Корчагин Владимир</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Шабаршин Александр</t>
   </si>
   <si>
     <t>Андрейчук Владимир</t>
   </si>
   <si>
-    <t>Шиповалов Евгений</t>
+    <t>Шаповалов Евгений</t>
   </si>
   <si>
     <t>Шиков Андрей</t>
   </si>
   <si>
     <t>Садовников Андрей</t>
   </si>
   <si>
     <t>Пигулевский Евгений</t>
   </si>
   <si>
     <t>Быцура Юрий</t>
   </si>
   <si>
     <t>Быцура Алексей</t>
   </si>
   <si>
     <t>Рудукан Дмитрий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>