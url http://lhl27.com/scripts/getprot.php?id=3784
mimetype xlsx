--- v1 (2026-05-05)
+++ v2 (2026-09-23)
@@ -132,126 +132,126 @@
   <si>
     <t>02-40</t>
   </si>
   <si>
     <t>27-05</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>04-10</t>
   </si>
   <si>
     <t>Абраменко Иван</t>
   </si>
   <si>
     <t>08-30</t>
   </si>
   <si>
     <t>Чанчиков Евгений</t>
   </si>
   <si>
     <t>14-15</t>
   </si>
   <si>
+    <t>Луговой Дмитрий</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>15-40</t>
+  </si>
+  <si>
     <t>Грамаков Денис</t>
   </si>
   <si>
-    <t>15-40</t>
+    <t>28-30</t>
   </si>
   <si>
     <t>Евтеев Максим</t>
   </si>
   <si>
-    <t>28-30</t>
+    <t>35-00</t>
   </si>
   <si>
     <t>Матиенко Роман</t>
   </si>
   <si>
-    <t>35-00</t>
-[...7 lines deleted...]
-  <si>
     <t>36-20</t>
   </si>
   <si>
     <t>Пацуев Валерий</t>
   </si>
   <si>
     <t>39-30</t>
   </si>
   <si>
     <t>Лесник Арсентий</t>
   </si>
   <si>
     <t>42-15</t>
   </si>
   <si>
     <t>Киселев Алексей</t>
   </si>
   <si>
     <t>44-02</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Центурион*»</t>
   </si>
   <si>
     <t>Шаповалов Василий</t>
   </si>
   <si>
     <t>18-05</t>
   </si>
   <si>
     <t>17-00</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>31-00</t>
   </si>
   <si>
+    <t>Лопухов Егор</t>
+  </si>
+  <si>
+    <t>43-50</t>
+  </si>
+  <si>
     <t>Назаров Дмитрий</t>
-  </si>
-[...4 lines deleted...]
-    <t>Лопухов Егор</t>
   </si>
   <si>
     <t>Зырянов Андрей</t>
   </si>
   <si>
     <t>Писарев Павел</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Попов Михаил</t>
   </si>
 </sst>
 </file>
 
@@ -1161,172 +1161,172 @@
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="K10" s="6">
         <v>28</v>
       </c>
       <c r="L10" s="6">
         <v>14</v>
       </c>
       <c r="M10" s="8">
         <v>0</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>37</v>
+        <v>35</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H11" s="6">
         <v>7</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="K11" s="6">
         <v>28</v>
       </c>
       <c r="L11" s="6">
         <v>7</v>
       </c>
       <c r="M11" s="8">
         <v>0</v>
       </c>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H12" s="6">
         <v>8</v>
       </c>
       <c r="I12" s="6"/>
       <c r="J12" s="6" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="K12" s="6">
         <v>28</v>
       </c>
       <c r="L12" s="6">
         <v>6</v>
       </c>
       <c r="M12" s="8">
         <v>0</v>
       </c>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>41</v>
+        <v>38</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H13" s="6">
         <v>9</v>
       </c>
       <c r="I13" s="6"/>
       <c r="J13" s="6" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="K13" s="6">
         <v>94</v>
       </c>
       <c r="L13" s="6">
         <v>6</v>
       </c>
       <c r="M13" s="8">
         <v>0</v>
       </c>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>41</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>45</v>
+        <v>22</v>
       </c>
       <c r="H14" s="6">
         <v>10</v>
       </c>
       <c r="I14" s="6"/>
       <c r="J14" s="6" t="s">
         <v>46</v>
       </c>
       <c r="K14" s="6">
         <v>7</v>
       </c>
       <c r="L14" s="6">
         <v>8</v>
       </c>
       <c r="M14" s="8">
         <v>0</v>
       </c>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
@@ -1804,88 +1804,88 @@
       <c r="L31" s="7">
         <v>9</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>19</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>62</v>
       </c>
       <c r="K32" s="7">
         <v>71</v>
       </c>
       <c r="L32" s="7">
         <v>19</v>
       </c>
       <c r="M32" s="7">
         <v>28</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>19</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>25</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
@@ -1895,51 +1895,51 @@
       <c r="H34" s="7"/>
       <c r="I34" s="7"/>
       <c r="J34" s="7"/>
       <c r="K34" s="7"/>
       <c r="L34" s="7"/>
       <c r="M34" s="7"/>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
         <v>33</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>45</v>
+        <v>39</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>71</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>