--- v1 (2026-05-06)
+++ v2 (2026-09-23)
@@ -126,63 +126,63 @@
   <si>
     <t>29-16</t>
   </si>
   <si>
     <t>33-11</t>
   </si>
   <si>
     <t>43-13</t>
   </si>
   <si>
     <t>Орлов Роман</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Импульс»</t>
   </si>
   <si>
+    <t>Басенко Павел</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>27-55</t>
+  </si>
+  <si>
+    <t>38-45</t>
+  </si>
+  <si>
     <t>Лалетин Артем</t>
-  </si>
-[...10 lines deleted...]
-    <t>Басенко Павел</t>
   </si>
   <si>
     <t>39-39</t>
   </si>
   <si>
     <t>Плахотный Андрей</t>
   </si>
   <si>
     <t>Кочетыгов Виктор</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Московцев Сергей</t>
   </si>
   <si>
     <t>Кузнецов Владислав</t>
   </si>
   <si>
     <t>Малашенко Сергей</t>
   </si>
@@ -1605,51 +1605,51 @@
         <v>85</v>
       </c>
       <c r="L30" s="7">
         <v>54</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>39</v>
       </c>
       <c r="O30" s="7">
         <v>21</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>2</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
-        <v>1</v>
+        <v>12</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>37</v>
       </c>
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>41</v>
       </c>
       <c r="K31" s="7">
         <v>13</v>
       </c>
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">