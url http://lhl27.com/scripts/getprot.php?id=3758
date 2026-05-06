--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -126,63 +126,63 @@
   <si>
     <t>29-16</t>
   </si>
   <si>
     <t>33-11</t>
   </si>
   <si>
     <t>43-13</t>
   </si>
   <si>
     <t>Орлов Роман</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Импульс»</t>
   </si>
   <si>
+    <t>Лалетин Артем</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>27-55</t>
+  </si>
+  <si>
+    <t>38-45</t>
+  </si>
+  <si>
     <t>Басенко Павел</t>
-  </si>
-[...10 lines deleted...]
-    <t>Лалетин Артем</t>
   </si>
   <si>
     <t>39-39</t>
   </si>
   <si>
     <t>Плахотный Андрей</t>
   </si>
   <si>
     <t>Кочетыгов Виктор</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Сурменко Александр</t>
   </si>
   <si>
     <t>Московцев Сергей</t>
   </si>
   <si>
     <t>Кузнецов Владислав</t>
   </si>
   <si>
     <t>Малашенко Сергей</t>
   </si>