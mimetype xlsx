--- v1 (2026-03-05)
+++ v2 (2026-07-26)
@@ -120,54 +120,54 @@
   <si>
     <t>Нп</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>35:31</t>
   </si>
   <si>
     <t>Вяткин Алексей</t>
   </si>
   <si>
     <t>Стафеев Илья</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Селихов Алексей</t>
   </si>
   <si>
     <t>Голощапов Николай</t>
   </si>
   <si>
+    <t>Назаров Дмитрий</t>
+  </si>
+  <si>
     <t>Лопухов Егор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Назаров Дмитрий</t>
   </si>
   <si>
     <t>Зырянов Андрей</t>
   </si>
   <si>
     <t>Коваленко Петр</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>
   <si>
     <t>Лихоманов Алексей</t>
   </si>
   <si>
     <t>Феденович Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
@@ -1151,78 +1151,78 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>19</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>26</v>
+        <v>22</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>19</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>25</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>