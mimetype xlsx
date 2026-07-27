--- v2 (2026-07-26)
+++ v3 (2026-07-27)
@@ -192,57 +192,57 @@
   <si>
     <t>Горохов Виктор</t>
   </si>
   <si>
     <t>12:00</t>
   </si>
   <si>
     <t>20:00</t>
   </si>
   <si>
     <t>Ободов Виталий</t>
   </si>
   <si>
     <t>15:10</t>
   </si>
   <si>
     <t>Ковалёв Станислав</t>
   </si>
   <si>
     <t>Поздняков Герман</t>
   </si>
   <si>
     <t>38:50</t>
   </si>
   <si>
+    <t>Есин Евгений</t>
+  </si>
+  <si>
+    <t>40:05</t>
+  </si>
+  <si>
     <t>Чалков Игорь</t>
-  </si>
-[...4 lines deleted...]
-    <t>Есин Евгений</t>
   </si>
   <si>
     <t>40:50</t>
   </si>
   <si>
     <t>Тен Алексей</t>
   </si>
   <si>
     <t>13:40</t>
   </si>
   <si>
     <t>Лёушкин Даниил</t>
   </si>
   <si>
     <t>Федоренко Евгений</t>
   </si>
   <si>
     <t>Виноградов Томас</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
@@ -1863,88 +1863,88 @@
       <c r="L35" s="7">
         <v>11</v>
       </c>
       <c r="M35" s="7">
         <v>30</v>
       </c>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>72</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="H36" s="7">
         <v>7</v>
       </c>
       <c r="I36" s="7"/>
       <c r="J36" s="7" t="s">
         <v>59</v>
       </c>
       <c r="K36" s="7">
         <v>30</v>
       </c>
       <c r="L36" s="7">
         <v>61</v>
       </c>
       <c r="M36" s="7">
         <v>0</v>
       </c>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>72</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>31</v>
+        <v>26</v>
       </c>
       <c r="H37" s="7">
         <v>8</v>
       </c>
       <c r="I37" s="7"/>
       <c r="J37" s="7" t="s">
         <v>61</v>
       </c>
       <c r="K37" s="7">
         <v>63</v>
       </c>
       <c r="L37" s="7">
         <v>0</v>
       </c>
       <c r="M37" s="7">
         <v>0</v>
       </c>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">