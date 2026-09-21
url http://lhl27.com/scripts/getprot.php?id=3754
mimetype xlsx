--- v1 (2026-07-27)
+++ v2 (2026-09-21)
@@ -204,57 +204,57 @@
   <si>
     <t>11-22</t>
   </si>
   <si>
     <t>Баженов Евгений</t>
   </si>
   <si>
     <t>Марачев Алексей</t>
   </si>
   <si>
     <t>16-35</t>
   </si>
   <si>
     <t>Гутов Иван</t>
   </si>
   <si>
     <t>22-15</t>
   </si>
   <si>
     <t>Зорин Никита</t>
   </si>
   <si>
     <t>26-33</t>
   </si>
   <si>
+    <t>Трофимович Дмитрий</t>
+  </si>
+  <si>
+    <t>42-01</t>
+  </si>
+  <si>
     <t>Богачев Артем</t>
-  </si>
-[...4 lines deleted...]
-    <t>Трофимович Дмитрий</t>
   </si>
   <si>
     <t>43-30</t>
   </si>
   <si>
     <t>Сапежников Владимир</t>
   </si>
   <si>
     <t>44-15</t>
   </si>
   <si>
     <t>Полукеев Иван</t>
   </si>
   <si>
     <t>Шеронов Илья</t>
   </si>
   <si>
     <t>Кумыков Андрей</t>
   </si>
   <si>
     <t>Чжан-Цзы-Фа Максим</t>
   </si>
   <si>
     <t>Бучакчийский Андрей</t>
   </si>