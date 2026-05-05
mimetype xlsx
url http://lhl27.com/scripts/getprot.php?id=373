--- v0 (2026-03-04)
+++ v1 (2026-05-05)
@@ -147,78 +147,78 @@
   <si>
     <t>36:40</t>
   </si>
   <si>
     <t>38:40</t>
   </si>
   <si>
     <t>Вьюшин Дмитрий</t>
   </si>
   <si>
     <t>39:50</t>
   </si>
   <si>
     <t>41:50</t>
   </si>
   <si>
     <t>Двадненко Василий</t>
   </si>
   <si>
     <t>Козырев Вячеслав</t>
   </si>
   <si>
     <t>Касьяненко Андрей</t>
   </si>
   <si>
+    <t>Кулик Александр</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Чигиринских Роман</t>
   </si>
   <si>
-    <t>Кулик Александр</t>
-[...4 lines deleted...]
-  <si>
     <t>Петров Андрей</t>
   </si>
   <si>
     <t>Маслов Александр</t>
   </si>
   <si>
     <t>Базарный Павел</t>
   </si>
   <si>
     <t>Линьков Юрий</t>
   </si>
   <si>
     <t>Кассович Александр</t>
   </si>
   <si>
+    <t>Вятский Павел</t>
+  </si>
+  <si>
     <t>Моисейчик Дмитрий</t>
-  </si>
-[...1 lines deleted...]
-    <t>Вятский Павел</t>
   </si>
   <si>
     <t>Демичев Александр</t>
   </si>
   <si>
     <t>Никитюк Кирилл</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Альфа»</t>
   </si>
   <si>
     <t>28:20</t>
   </si>
   <si>
     <t>00:00</t>
   </si>
   <si>
     <t>00:02</t>
   </si>
@@ -1254,78 +1254,78 @@
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>22</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>27</v>
+        <v>44</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>22</v>
       </c>
       <c r="B14" s="12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>45</v>
+        <v>27</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>29</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
@@ -2091,51 +2091,51 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>89</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>82</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>45</v>
+        <v>44</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7"/>
       <c r="B41" s="12"/>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7"/>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>