--- v1 (2026-03-03)
+++ v2 (2026-05-06)
@@ -132,123 +132,123 @@
   <si>
     <t>36-59</t>
   </si>
   <si>
     <t>Емельянов Александр</t>
   </si>
   <si>
     <t>39-31</t>
   </si>
   <si>
     <t>Ковалёв Станислав</t>
   </si>
   <si>
     <t>40-14</t>
   </si>
   <si>
     <t>Поздняков Герман</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Шип Дмитрий</t>
   </si>
   <si>
+    <t>Есин Евгений</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Чалков Игорь</t>
   </si>
   <si>
-    <t>Есин Евгений</t>
-[...4 lines deleted...]
-  <si>
     <t>Тен Алексей</t>
   </si>
   <si>
     <t>Лёушкин Даниил</t>
   </si>
   <si>
     <t>Федоренко Евгений</t>
   </si>
   <si>
     <t>Виноградов Томас</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Викинг»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>21-49</t>
   </si>
   <si>
     <t>31-39</t>
   </si>
   <si>
     <t>41-03</t>
   </si>
   <si>
     <t>38-34</t>
   </si>
   <si>
     <t>Кокарев Петр</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>Акшонов Игорь</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
     <t>Пшеничнов Максим</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Саломатин Дмитрий</t>
   </si>
   <si>
     <t>Первушов Александр</t>
   </si>
   <si>
     <t>Вялый Павел</t>
-  </si>
-[...1 lines deleted...]
-    <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Левицкий Борис</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Чайка Максим</t>
   </si>
 </sst>
 </file>
 
@@ -1181,78 +1181,78 @@
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>72</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>72</v>
       </c>
       <c r="B13" s="12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>40</v>
+        <v>22</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>73</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
@@ -1813,186 +1813,186 @@
       <c r="B35" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>25</v>
+        <v>15</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>27</v>
+        <v>25</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>29</v>
+        <v>27</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>36</v>
+        <v>22</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
-        <v>32</v>
+        <v>29</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
         <v>36</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>22</v>
+        <v>36</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
@@ -2039,51 +2039,51 @@
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
         <v>97</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">
       <c r="A45" s="7"/>
       <c r="B45" s="12"/>
       <c r="C45" s="13"/>
       <c r="D45" s="13"/>
       <c r="E45" s="13"/>
       <c r="F45" s="14"/>
       <c r="G45" s="7"/>
       <c r="H45" s="7"/>
       <c r="I45" s="7"/>
       <c r="J45" s="7"/>