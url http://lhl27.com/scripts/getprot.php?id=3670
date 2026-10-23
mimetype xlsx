--- v0 (2025-12-08)
+++ v1 (2026-10-23)
@@ -120,68 +120,68 @@
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>42-25</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>44-22</t>
   </si>
   <si>
     <t>Стреж Илья</t>
   </si>
   <si>
     <t>Дерябин Владислав</t>
   </si>
   <si>
     <t>Степанов Павел</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
+    <t>Оклей Станислав</t>
+  </si>
+  <si>
     <t>Литвинов Вадим</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Чернухин Егор</t>
   </si>
   <si>
     <t>Лавриненко Денис</t>
   </si>
   <si>
     <t>Меньшов Константин</t>
   </si>
   <si>
-    <t>Оклей Станислав</t>
-[...1 lines deleted...]
-  <si>
     <t>Белик Сергей</t>
   </si>
   <si>
     <t>Чечелев Егор</t>
   </si>
   <si>
     <t>Сназинов Вадим</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Шкипер Брук»</t>
   </si>
   <si>
     <t>05-54</t>
   </si>
   <si>
     <t>02-35</t>
   </si>
   <si>
     <t>07-56</t>
@@ -207,60 +207,60 @@
   <si>
     <t>43-25</t>
   </si>
   <si>
     <t>Дутов Константин</t>
   </si>
   <si>
     <t>Ямщиков Дмитрий</t>
   </si>
   <si>
     <t>Красовский Егор</t>
   </si>
   <si>
     <t>Чу Артур</t>
   </si>
   <si>
     <t>Лампадов Данилл</t>
   </si>
   <si>
     <t>Родионов Андрей</t>
   </si>
   <si>
     <t>Стецков Сергей</t>
   </si>
   <si>
+    <t>Малыгин Евгений</t>
+  </si>
+  <si>
     <t>Колюбанов Денис</t>
   </si>
   <si>
     <t>Егорычев Игорь</t>
   </si>
   <si>
     <t>Севостьянов Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Малыгин Евгений</t>
   </si>
   <si>
     <t>Беспалов Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Макаров Александр</t>
   </si>
   <si>
     <t>Севрюгин Егор</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1121,159 +1121,159 @@
       <c r="B10" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>33</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>35</v>
+        <v>25</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>36</v>
+        <v>35</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>25</v>
+        <v>36</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>42</v>
+        <v>33</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="B15" s="12" t="s">
         <v>39</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
@@ -1700,73 +1700,73 @@
       </c>
       <c r="O31" s="7">
         <v>57</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>13</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>1</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>51</v>
       </c>
       <c r="K32" s="7">
         <v>51</v>
       </c>
       <c r="L32" s="7">
         <v>88</v>
       </c>
       <c r="M32" s="7">
         <v>19</v>
       </c>
       <c r="N32" s="7" t="s">
         <v>52</v>
       </c>
       <c r="O32" s="7">
-        <v>87</v>
+        <v>65</v>
       </c>
       <c r="P32" s="7">
         <v>2</v>
       </c>
       <c r="Q32" s="7">
         <v>5</v>
       </c>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>7</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>53</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H33" s="7">
@@ -1969,132 +1969,132 @@
       <c r="B40" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
-        <v>72</v>
+        <v>65</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
-        <v>78</v>
+        <v>72</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>
       <c r="G42" s="7" t="s">
         <v>25</v>
       </c>
       <c r="H42" s="7"/>
       <c r="I42" s="7"/>
       <c r="J42" s="7"/>
       <c r="K42" s="7"/>
       <c r="L42" s="7"/>
       <c r="M42" s="7"/>
       <c r="N42" s="7"/>
       <c r="O42" s="7"/>
       <c r="P42" s="7"/>
       <c r="Q42" s="7"/>
       <c r="R42" s="7"/>
       <c r="S42" s="7"/>
     </row>
     <row r="43" spans="1:19">
       <c r="A43" s="7">
-        <v>79</v>
+        <v>78</v>
       </c>
       <c r="B43" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C43" s="13"/>
       <c r="D43" s="13"/>
       <c r="E43" s="13"/>
       <c r="F43" s="14"/>
       <c r="G43" s="7" t="s">
-        <v>33</v>
+        <v>25</v>
       </c>
       <c r="H43" s="7"/>
       <c r="I43" s="7"/>
       <c r="J43" s="7"/>
       <c r="K43" s="7"/>
       <c r="L43" s="7"/>
       <c r="M43" s="7"/>
       <c r="N43" s="7"/>
       <c r="O43" s="7"/>
       <c r="P43" s="7"/>
       <c r="Q43" s="7"/>
       <c r="R43" s="7"/>
       <c r="S43" s="7"/>
     </row>
     <row r="44" spans="1:19">
       <c r="A44" s="7">
-        <v>87</v>
+        <v>79</v>
       </c>
       <c r="B44" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C44" s="13"/>
       <c r="D44" s="13"/>
       <c r="E44" s="13"/>
       <c r="F44" s="14"/>
       <c r="G44" s="7" t="s">
         <v>33</v>
       </c>
       <c r="H44" s="7"/>
       <c r="I44" s="7"/>
       <c r="J44" s="7"/>
       <c r="K44" s="7"/>
       <c r="L44" s="7"/>
       <c r="M44" s="7"/>
       <c r="N44" s="7"/>
       <c r="O44" s="7"/>
       <c r="P44" s="7"/>
       <c r="Q44" s="7"/>
       <c r="R44" s="7"/>
       <c r="S44" s="7"/>
     </row>
     <row r="45" spans="1:19">