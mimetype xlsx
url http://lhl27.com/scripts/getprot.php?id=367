--- v0 (2026-03-04)
+++ v1 (2026-05-06)
@@ -240,54 +240,54 @@
   <si>
     <t>Шилин Вячеслав</t>
   </si>
   <si>
     <t>11:16</t>
   </si>
   <si>
     <t>13:16</t>
   </si>
   <si>
     <t>Катрич Дмитрий</t>
   </si>
   <si>
     <t>Кувшинов Сергей</t>
   </si>
   <si>
     <t>Миронов Виктор</t>
   </si>
   <si>
     <t>Ключников Андрей</t>
   </si>
   <si>
     <t>Белоусов Андрей</t>
   </si>
   <si>
+    <t>Семендяев Евгений</t>
+  </si>
+  <si>
     <t>Чеклуев Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Семендяев Евгений</t>
   </si>
   <si>
     <t>Тимошкин Александр</t>
   </si>
   <si>
     <t>Уваров Василий</t>
   </si>
   <si>
     <t>Шепелев Руслан</t>
   </si>
   <si>
     <t>Браславский Леонид</t>
   </si>
   <si>
     <t>Большаков Артем</t>
   </si>
   <si>
     <t>Ромашкин Евгений</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>