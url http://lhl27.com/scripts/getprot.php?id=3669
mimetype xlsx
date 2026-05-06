--- v0 (2025-12-07)
+++ v1 (2026-05-06)
@@ -111,63 +111,63 @@
   <si>
     <t>29:57</t>
   </si>
   <si>
     <t>42:47</t>
   </si>
   <si>
     <t>Назаревич Денис</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Мирзоев Шерали</t>
   </si>
   <si>
     <t>Кочетов Евгений</t>
   </si>
   <si>
     <t>Мясоеденков Андрей</t>
   </si>
   <si>
     <t>Кочкин Андрей</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
     <t>Поцилуйко Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Ложечник Евгений</t>
   </si>
   <si>
     <t>Старков Кирилл</t>
-  </si>
-[...1 lines deleted...]
-    <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Чеклуев Сергей</t>
   </si>
   <si>
     <t>Хвастунов Евгений</t>
   </si>
   <si>
     <t>Дюжов Илья</t>
   </si>
   <si>
     <t>Дюжов Данил</t>
   </si>
   <si>
     <t>Некрасов Андрей</t>
   </si>
   <si>
     <t>Запевалов Денис</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
@@ -1050,132 +1050,132 @@
       <c r="B10" s="12" t="s">
         <v>30</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>21</v>
+        <v>15</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>25</v>
+        <v>21</v>
       </c>
       <c r="B12" s="12" t="s">
-        <v>33</v>
+        <v>32</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>26</v>
+        <v>33</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>34</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">