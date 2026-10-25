--- v0 (2025-12-10)
+++ v1 (2026-10-25)
@@ -81,116 +81,116 @@
   <si>
     <t>Ис</t>
   </si>
   <si>
     <t xml:space="preserve">Время </t>
   </si>
   <si>
     <t>Г</t>
   </si>
   <si>
     <t>П</t>
   </si>
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
+    <t>Денисов Денис</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>2-10</t>
+  </si>
+  <si>
+    <t>3-18</t>
+  </si>
+  <si>
+    <t>Баськов Денис</t>
+  </si>
+  <si>
+    <t>33-00</t>
+  </si>
+  <si>
+    <t>11-55</t>
+  </si>
+  <si>
+    <t>Михеев Данила</t>
+  </si>
+  <si>
+    <t>37-30</t>
+  </si>
+  <si>
+    <t>22-21</t>
+  </si>
+  <si>
+    <t>Шкуро Роман</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>22-52</t>
+  </si>
+  <si>
+    <t>Симонов Вадим</t>
+  </si>
+  <si>
+    <t>23-34</t>
+  </si>
+  <si>
+    <t>Свиридов Илья</t>
+  </si>
+  <si>
+    <t>28-29</t>
+  </si>
+  <si>
+    <t>Крамской Кирилл</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
+    <t>Локтев Андрей</t>
+  </si>
+  <si>
+    <t>Колос Герман</t>
+  </si>
+  <si>
     <t>Пронкевич Владимир</t>
   </si>
   <si>
-    <t>Нп</t>
-[...61 lines deleted...]
-  <si>
     <t>Семенов Андрей</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Совы*»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>4-02</t>
   </si>
   <si>
     <t>6-03</t>
   </si>
   <si>
     <t>Колесник Артем</t>
@@ -204,66 +204,66 @@
   <si>
     <t>Ятманов Сергей</t>
   </si>
   <si>
     <t>19-40</t>
   </si>
   <si>
     <t>Соколов Петр</t>
   </si>
   <si>
     <t>21-30</t>
   </si>
   <si>
     <t>25-25</t>
   </si>
   <si>
     <t>Стреж Илья</t>
   </si>
   <si>
     <t>42-40</t>
   </si>
   <si>
     <t>28-20</t>
   </si>
   <si>
+    <t>Оклей Станислав</t>
+  </si>
+  <si>
+    <t>29-17</t>
+  </si>
+  <si>
     <t>Литвинов Вадим</t>
   </si>
   <si>
-    <t>29-17</t>
+    <t>36-30</t>
   </si>
   <si>
     <t>Чернухин Егор</t>
   </si>
   <si>
-    <t>36-30</t>
-[...1 lines deleted...]
-  <si>
     <t>Меньшов Константин</t>
-  </si>
-[...1 lines deleted...]
-    <t>Оклей Станислав</t>
   </si>
   <si>
     <t>Радинский Егор</t>
   </si>
   <si>
     <t>Белик Сергей</t>
   </si>
   <si>
     <t>Ромашков Ярослав</t>
   </si>
   <si>
     <t>Чечелев Егор</t>
   </si>
   <si>
     <t>Сназинов Вадим</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
@@ -936,96 +936,96 @@
       </c>
       <c r="M4" s="5" t="s">
         <v>16</v>
       </c>
       <c r="N4" s="5" t="s">
         <v>14</v>
       </c>
       <c r="O4" s="5" t="s">
         <v>9</v>
       </c>
       <c r="P4" s="5" t="s">
         <v>17</v>
       </c>
       <c r="Q4" s="5" t="s">
         <v>18</v>
       </c>
       <c r="R4" s="5" t="s">
         <v>19</v>
       </c>
       <c r="S4" s="5" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:19">
       <c r="A5" s="5">
-        <v>9</v>
+        <v>22</v>
       </c>
       <c r="B5" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C5" s="13"/>
       <c r="D5" s="13"/>
       <c r="E5" s="13"/>
       <c r="F5" s="14"/>
       <c r="G5" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H5" s="6">
         <v>1</v>
       </c>
       <c r="I5" s="5"/>
       <c r="J5" s="5" t="s">
         <v>23</v>
       </c>
       <c r="K5" s="5">
         <v>55</v>
       </c>
       <c r="L5" s="5">
         <v>34</v>
       </c>
       <c r="M5" s="8">
         <v>0</v>
       </c>
       <c r="N5" s="6" t="s">
         <v>24</v>
       </c>
       <c r="O5" s="6">
         <v>69</v>
       </c>
       <c r="P5" s="6">
         <v>2</v>
       </c>
       <c r="Q5" s="6">
         <v>2</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5">
-        <v>22</v>
+        <v>25</v>
       </c>
       <c r="B6" s="12" t="s">
         <v>25</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H6" s="6">
         <v>2</v>
       </c>
       <c r="I6" s="6"/>
       <c r="J6" s="6" t="s">
         <v>26</v>
       </c>
       <c r="K6" s="6">
         <v>6</v>
       </c>
       <c r="L6" s="6">
         <v>55</v>
       </c>
       <c r="M6" s="8">
@@ -1257,51 +1257,51 @@
       <c r="B13" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>32</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
-        <v>83</v>
+        <v>72</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
@@ -1868,146 +1868,146 @@
         <v>42</v>
       </c>
       <c r="L34" s="7">
         <v>28</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7" t="s">
         <v>61</v>
       </c>
       <c r="O34" s="7">
         <v>89</v>
       </c>
       <c r="P34" s="7">
         <v>2</v>
       </c>
       <c r="Q34" s="7">
         <v>9</v>
       </c>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
-        <v>39</v>
+        <v>22</v>
       </c>
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7" t="s">
         <v>63</v>
       </c>
       <c r="O35" s="7">
         <v>91</v>
       </c>
       <c r="P35" s="7">
         <v>2</v>
       </c>
       <c r="Q35" s="7">
         <v>5</v>
       </c>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
-        <v>28</v>
+        <v>24</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7" t="s">
         <v>65</v>
       </c>
       <c r="O36" s="7"/>
       <c r="P36" s="7">
         <v>2</v>
       </c>
       <c r="Q36" s="7">
         <v>1</v>
       </c>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>42</v>
+        <v>28</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
-        <v>51</v>
+        <v>42</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H38" s="7"/>
       <c r="I38" s="7"/>
       <c r="J38" s="7"/>
       <c r="K38" s="7"/>
       <c r="L38" s="7"/>
       <c r="M38" s="7"/>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">