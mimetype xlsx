--- v0 (2026-03-05)
+++ v1 (2026-07-26)
@@ -93,63 +93,63 @@
   <si>
     <t xml:space="preserve">Шт </t>
   </si>
   <si>
     <t>Пр</t>
   </si>
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t>Братухин Антон</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>16-20</t>
   </si>
   <si>
     <t>28-03</t>
   </si>
   <si>
+    <t>Маковецкий Виктор</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>28-30</t>
+  </si>
+  <si>
+    <t>38-03</t>
+  </si>
+  <si>
     <t>Подкопаев Филипп</t>
-  </si>
-[...10 lines deleted...]
-    <t>Маковецкий Виктор</t>
   </si>
   <si>
     <t>32-33</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>ПБ</t>
   </si>
   <si>
     <t>45-00</t>
   </si>
   <si>
     <t>Пилюгин Дмитрий</t>
   </si>
   <si>
     <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Голощапов Николай</t>
   </si>