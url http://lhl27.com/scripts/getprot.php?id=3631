--- v1 (2026-03-05)
+++ v2 (2026-05-09)
@@ -129,59 +129,59 @@
   <si>
     <t>39:56</t>
   </si>
   <si>
     <t>Храмцов Кирилл</t>
   </si>
   <si>
     <t>Старовойтов Никита</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>Воробьев Евгений</t>
   </si>
   <si>
     <t>Бармотин Владимир</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Магодеев Евгений</t>
   </si>
   <si>
+    <t>Шабаршин Александр</t>
+  </si>
+  <si>
     <t>Корчагин Владимир</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
-    <t>Шабаршин Александр</t>
-[...1 lines deleted...]
-  <si>
     <t>Фадеев Сергей</t>
   </si>
   <si>
     <t>Андрейчук Владимир</t>
   </si>
   <si>
     <t>Шиповалов Евгений</t>
   </si>
   <si>
     <t>Шиков Андрей</t>
   </si>
   <si>
     <t>Хоменко Вячеслав</t>
   </si>
   <si>
     <t>Садовников Андрей</t>
   </si>
   <si>
     <t>Пигулевский Евгений</t>
   </si>
   <si>
     <t>Быцура Юрий</t>
   </si>
   <si>
     <t>Быцура Алексей</t>
@@ -192,69 +192,69 @@
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Пульсар*»</t>
   </si>
   <si>
     <t>Бойков Павел</t>
   </si>
   <si>
     <t>08:01</t>
   </si>
   <si>
     <t>07:21</t>
   </si>
   <si>
     <t>Кочетов Евгений</t>
   </si>
   <si>
     <t>11:58</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
+    <t>14:22</t>
+  </si>
+  <si>
     <t>Медведев Александр</t>
   </si>
   <si>
-    <t>14:22</t>
+    <t>15:53</t>
   </si>
   <si>
     <t>Ложечник Евгений</t>
   </si>
   <si>
-    <t>15:53</t>
+    <t>29:51</t>
   </si>
   <si>
     <t>Старков Кирилл</t>
-  </si>
-[...4 lines deleted...]
-    <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>ПВ</t>
   </si>
   <si>
     <t>42:30</t>
   </si>
   <si>
     <t>Мамонтов Артём</t>
   </si>
   <si>
     <t>44:02</t>
   </si>
   <si>
     <t>Транский Юрий</t>
   </si>
   <si>
     <t>44:48</t>
   </si>
   <si>
     <t>Чеклуев Сергей</t>
   </si>
   <si>
     <t>Клиентов Максим</t>
   </si>
@@ -1252,78 +1252,78 @@
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>69</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
       <c r="G14" s="5" t="s">
-        <v>38</v>
+        <v>22</v>
       </c>
       <c r="H14" s="6"/>
       <c r="I14" s="6"/>
       <c r="J14" s="6"/>
       <c r="K14" s="6"/>
       <c r="L14" s="6"/>
       <c r="M14" s="8"/>
       <c r="N14" s="6"/>
       <c r="O14" s="6"/>
       <c r="P14" s="6"/>
       <c r="Q14" s="6"/>
       <c r="R14" s="6"/>
       <c r="S14" s="6"/>
     </row>
     <row r="15" spans="1:19">
       <c r="A15" s="5">
         <v>69</v>
       </c>
       <c r="B15" s="12" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
       <c r="C15" s="13"/>
       <c r="D15" s="13"/>
       <c r="E15" s="13"/>
       <c r="F15" s="14"/>
       <c r="G15" s="5" t="s">
-        <v>22</v>
+        <v>39</v>
       </c>
       <c r="H15" s="6"/>
       <c r="I15" s="6"/>
       <c r="J15" s="6"/>
       <c r="K15" s="6"/>
       <c r="L15" s="6"/>
       <c r="M15" s="8"/>
       <c r="N15" s="6"/>
       <c r="O15" s="6"/>
       <c r="P15" s="6"/>
       <c r="Q15" s="6"/>
       <c r="R15" s="6"/>
       <c r="S15" s="6"/>
     </row>
     <row r="16" spans="1:19">
       <c r="A16" s="5">
         <v>71</v>
       </c>
       <c r="B16" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C16" s="13"/>
       <c r="D16" s="13"/>
       <c r="E16" s="13"/>
       <c r="F16" s="14"/>
@@ -1774,162 +1774,162 @@
       <c r="H31" s="7">
         <v>2</v>
       </c>
       <c r="I31" s="7"/>
       <c r="J31" s="7" t="s">
         <v>57</v>
       </c>
       <c r="K31" s="7">
         <v>80</v>
       </c>
       <c r="L31" s="7">
         <v>0</v>
       </c>
       <c r="M31" s="7">
         <v>0</v>
       </c>
       <c r="N31" s="7"/>
       <c r="O31" s="7"/>
       <c r="P31" s="7"/>
       <c r="Q31" s="7"/>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
-        <v>16</v>
+        <v>15</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>59</v>
       </c>
       <c r="K32" s="7">
         <v>45</v>
       </c>
       <c r="L32" s="7">
         <v>8</v>
       </c>
       <c r="M32" s="7">
         <v>90</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>25</v>
+        <v>16</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>60</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>32</v>
+        <v>22</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>61</v>
       </c>
       <c r="K33" s="7">
         <v>75</v>
       </c>
       <c r="L33" s="7">
         <v>8</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
-        <v>26</v>
+        <v>25</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>22</v>
+        <v>32</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>63</v>
       </c>
       <c r="K34" s="7">
         <v>80</v>
       </c>
       <c r="L34" s="7">
         <v>0</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
       <c r="A35" s="7">
-        <v>46</v>
+        <v>26</v>
       </c>
       <c r="B35" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
       <c r="E35" s="13"/>
       <c r="F35" s="14"/>
       <c r="G35" s="7" t="s">
         <v>22</v>
       </c>
       <c r="H35" s="7">
         <v>6</v>
       </c>
       <c r="I35" s="7" t="s">
         <v>65</v>
       </c>
       <c r="J35" s="7" t="s">
         <v>66</v>
       </c>
       <c r="K35" s="7">
         <v>45</v>
       </c>
       <c r="L35" s="7">
         <v>0</v>
@@ -1971,51 +1971,51 @@
       <c r="L36" s="7">
         <v>84</v>
       </c>
       <c r="M36" s="7">
         <v>0</v>
       </c>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>61</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="H37" s="7">
         <v>8</v>
       </c>
       <c r="I37" s="7"/>
       <c r="J37" s="7" t="s">
         <v>70</v>
       </c>
       <c r="K37" s="7">
         <v>11</v>
       </c>
       <c r="L37" s="7">
         <v>0</v>
       </c>
       <c r="M37" s="7">
         <v>0</v>
       </c>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">