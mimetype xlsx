--- v0 (2025-12-07)
+++ v1 (2026-09-21)
@@ -1183,51 +1183,51 @@
       <c r="H10" s="6">
         <v>6</v>
       </c>
       <c r="I10" s="6"/>
       <c r="J10" s="6" t="s">
         <v>37</v>
       </c>
       <c r="K10" s="6">
         <v>22</v>
       </c>
       <c r="L10" s="6">
         <v>79</v>
       </c>
       <c r="M10" s="8">
         <v>99</v>
       </c>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>22</v>
       </c>
       <c r="H11" s="6">
         <v>7</v>
       </c>
       <c r="I11" s="6"/>
       <c r="J11" s="6" t="s">
         <v>39</v>
       </c>
       <c r="K11" s="6">
         <v>22</v>
       </c>
       <c r="L11" s="6">
         <v>17</v>
       </c>
       <c r="M11" s="8">