--- v0 (2026-03-04)
+++ v1 (2026-07-27)
@@ -99,75 +99,75 @@
   <si>
     <t>Нач</t>
   </si>
   <si>
     <t>Окон</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>11:50</t>
   </si>
   <si>
     <t>2:01</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>20:59</t>
   </si>
   <si>
     <t>7:30</t>
   </si>
   <si>
+    <t>Маковецкий Виктор</t>
+  </si>
+  <si>
+    <t>Нп</t>
+  </si>
+  <si>
+    <t>27:00</t>
+  </si>
+  <si>
+    <t>25:20</t>
+  </si>
+  <si>
+    <t>Огурцов Александр</t>
+  </si>
+  <si>
+    <t>Зщ</t>
+  </si>
+  <si>
+    <t>45:00</t>
+  </si>
+  <si>
+    <t>32:26</t>
+  </si>
+  <si>
     <t>Подкопаев Филипп</t>
-  </si>
-[...22 lines deleted...]
-    <t>Зщ</t>
   </si>
   <si>
     <t>34:00</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>Карпусь Владислав</t>
   </si>
   <si>
     <t>Пилюгин Дмитрий</t>
   </si>
   <si>
     <t>Заморозов Владимир</t>
   </si>
   <si>
     <t>Голощапов Николай</t>
   </si>
   <si>
     <t>Мисько Андрей</t>
   </si>
   <si>
     <t>Годинов Андрей</t>
   </si>
@@ -1071,96 +1071,96 @@
       </c>
       <c r="O7" s="6">
         <v>11</v>
       </c>
       <c r="P7" s="6">
         <v>2</v>
       </c>
       <c r="Q7" s="6">
         <v>30</v>
       </c>
       <c r="R7" s="6"/>
       <c r="S7" s="6"/>
     </row>
     <row r="8" spans="1:19">
       <c r="A8" s="5">
         <v>8</v>
       </c>
       <c r="B8" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C8" s="13"/>
       <c r="D8" s="13"/>
       <c r="E8" s="13"/>
       <c r="F8" s="14"/>
       <c r="G8" s="5" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="H8" s="6">
         <v>4</v>
       </c>
       <c r="I8" s="6"/>
       <c r="J8" s="6" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="K8" s="6">
         <v>22</v>
       </c>
       <c r="L8" s="6">
         <v>0</v>
       </c>
       <c r="M8" s="8">
         <v>0</v>
       </c>
       <c r="N8" s="6" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="O8" s="6">
         <v>15</v>
       </c>
       <c r="P8" s="6">
         <v>2</v>
       </c>
       <c r="Q8" s="6">
         <v>30</v>
       </c>
       <c r="R8" s="6"/>
       <c r="S8" s="6"/>
     </row>
     <row r="9" spans="1:19">
       <c r="A9" s="5">
         <v>8</v>
       </c>
       <c r="B9" s="12" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
-        <v>35</v>
+        <v>28</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6" t="s">
         <v>36</v>
       </c>
       <c r="O9" s="6">
         <v>8</v>
       </c>
       <c r="P9" s="6">
         <v>2</v>
       </c>
       <c r="Q9" s="6">
         <v>3</v>
       </c>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>9</v>
@@ -1232,51 +1232,51 @@
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
         <v>12</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>40</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">
       <c r="A14" s="5">
         <v>13</v>
       </c>
       <c r="B14" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C14" s="13"/>
       <c r="D14" s="13"/>
       <c r="E14" s="13"/>
       <c r="F14" s="14"/>
@@ -1367,51 +1367,51 @@
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>56</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>46</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>84</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>47</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
@@ -1903,78 +1903,78 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>34</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>35</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>49</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>67</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
@@ -2011,78 +2011,78 @@
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>72</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>69</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>80</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>70</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>
       <c r="G41" s="7" t="s">
-        <v>35</v>
+        <v>32</v>
       </c>
       <c r="H41" s="7"/>
       <c r="I41" s="7"/>
       <c r="J41" s="7"/>
       <c r="K41" s="7"/>
       <c r="L41" s="7"/>
       <c r="M41" s="7"/>
       <c r="N41" s="7"/>
       <c r="O41" s="7"/>
       <c r="P41" s="7"/>
       <c r="Q41" s="7"/>
       <c r="R41" s="7"/>
       <c r="S41" s="7"/>
     </row>
     <row r="42" spans="1:19">
       <c r="A42" s="7">
         <v>89</v>
       </c>
       <c r="B42" s="12" t="s">
         <v>71</v>
       </c>
       <c r="C42" s="13"/>
       <c r="D42" s="13"/>
       <c r="E42" s="13"/>
       <c r="F42" s="14"/>