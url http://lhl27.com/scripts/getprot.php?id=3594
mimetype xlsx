--- v0 (2026-03-05)
+++ v1 (2026-05-06)
@@ -210,54 +210,54 @@
   <si>
     <t>Харченко Михаил</t>
   </si>
   <si>
     <t>31:30</t>
   </si>
   <si>
     <t>Иконников Филипп</t>
   </si>
   <si>
     <t>35:30</t>
   </si>
   <si>
     <t>Русинов Денис</t>
   </si>
   <si>
     <t>73:55</t>
   </si>
   <si>
     <t>Жеребцов Дмитрий</t>
   </si>
   <si>
     <t>44:36</t>
   </si>
   <si>
+    <t>Христинин Константин</t>
+  </si>
+  <si>
     <t>Молчанов Сергей</t>
-  </si>
-[...1 lines deleted...]
-    <t>Христинин Константин</t>
   </si>
   <si>
     <t>Астахов Олег</t>
   </si>
   <si>
     <t>Сахно Павел</t>
   </si>
   <si>
     <t>Можаев Владимир</t>
   </si>
   <si>
     <t>Скрынник Евгений</t>
   </si>
   <si>
     <t>Лебедев Евгений</t>
   </si>
   <si>
     <t>Карамышев Николай</t>
   </si>
   <si>
     <t>Марткачаков Сергей</t>
   </si>
   <si>
     <t>Минорский Сергей</t>
   </si>
@@ -1969,78 +1969,78 @@
       <c r="L38" s="7">
         <v>4</v>
       </c>
       <c r="M38" s="7">
         <v>0</v>
       </c>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>22</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>22</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>29</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>