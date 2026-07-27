--- v1 (2026-05-06)
+++ v2 (2026-07-27)
@@ -174,90 +174,90 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Ермак»</t>
   </si>
   <si>
     <t xml:space="preserve"> </t>
   </si>
   <si>
     <t>0:50</t>
   </si>
   <si>
     <t>Дергунов Антон</t>
   </si>
   <si>
     <t>5:20</t>
   </si>
   <si>
     <t>Краснослободцев Виктор</t>
   </si>
   <si>
     <t>10:30</t>
   </si>
   <si>
+    <t>Шабала Денис</t>
+  </si>
+  <si>
+    <t>19:44</t>
+  </si>
+  <si>
     <t>Долбенко Михаил</t>
   </si>
   <si>
-    <t>19:44</t>
-[...4 lines deleted...]
-  <si>
     <t>23:10</t>
   </si>
   <si>
     <t>Харченко Михаил</t>
   </si>
   <si>
     <t>31:30</t>
   </si>
   <si>
     <t>Иконников Филипп</t>
   </si>
   <si>
     <t>35:30</t>
   </si>
   <si>
     <t>Русинов Денис</t>
   </si>
   <si>
     <t>73:55</t>
   </si>
   <si>
     <t>Жеребцов Дмитрий</t>
   </si>
   <si>
     <t>44:36</t>
   </si>
   <si>
+    <t>Молчанов Сергей</t>
+  </si>
+  <si>
     <t>Христинин Константин</t>
-  </si>
-[...1 lines deleted...]
-    <t>Молчанов Сергей</t>
   </si>
   <si>
     <t>Астахов Олег</t>
   </si>
   <si>
     <t>Сахно Павел</t>
   </si>
   <si>
     <t>Можаев Владимир</t>
   </si>
   <si>
     <t>Скрынник Евгений</t>
   </si>
   <si>
     <t>Лебедев Евгений</t>
   </si>
   <si>
     <t>Карамышев Николай</t>
   </si>
   <si>
     <t>Марткачаков Сергей</t>
   </si>
   <si>
     <t>Минорский Сергей</t>
   </si>
@@ -1747,88 +1747,88 @@
       <c r="L32" s="7">
         <v>19</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>8</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>52</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>30</v>
+        <v>22</v>
       </c>
       <c r="H33" s="7">
         <v>4</v>
       </c>
       <c r="I33" s="7"/>
       <c r="J33" s="7" t="s">
         <v>53</v>
       </c>
       <c r="K33" s="7">
         <v>15</v>
       </c>
       <c r="L33" s="7">
         <v>8</v>
       </c>
       <c r="M33" s="7">
         <v>0</v>
       </c>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>8</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>54</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
       <c r="G34" s="7" t="s">
-        <v>22</v>
+        <v>30</v>
       </c>
       <c r="H34" s="7">
         <v>5</v>
       </c>
       <c r="I34" s="7"/>
       <c r="J34" s="7" t="s">
         <v>55</v>
       </c>
       <c r="K34" s="7">
         <v>11</v>
       </c>
       <c r="L34" s="7">
         <v>47</v>
       </c>
       <c r="M34" s="7">
         <v>0</v>
       </c>
       <c r="N34" s="7"/>
       <c r="O34" s="7"/>
       <c r="P34" s="7"/>
       <c r="Q34" s="7"/>
       <c r="R34" s="7"/>
       <c r="S34" s="7"/>
     </row>
     <row r="35" spans="1:19">
@@ -1969,78 +1969,78 @@
       <c r="L38" s="7">
         <v>4</v>
       </c>
       <c r="M38" s="7">
         <v>0</v>
       </c>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>22</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>64</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>22</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>
       <c r="G40" s="7" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="H40" s="7"/>
       <c r="I40" s="7"/>
       <c r="J40" s="7"/>
       <c r="K40" s="7"/>
       <c r="L40" s="7"/>
       <c r="M40" s="7"/>
       <c r="N40" s="7"/>
       <c r="O40" s="7"/>
       <c r="P40" s="7"/>
       <c r="Q40" s="7"/>
       <c r="R40" s="7"/>
       <c r="S40" s="7"/>
     </row>
     <row r="41" spans="1:19">
       <c r="A41" s="7">
         <v>29</v>
       </c>
       <c r="B41" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C41" s="13"/>
       <c r="D41" s="13"/>
       <c r="E41" s="13"/>
       <c r="F41" s="14"/>