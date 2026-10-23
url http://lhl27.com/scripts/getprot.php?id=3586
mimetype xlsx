--- v0 (2025-12-08)
+++ v1 (2026-10-23)
@@ -958,51 +958,51 @@
         <v>30</v>
       </c>
       <c r="R5" s="6"/>
       <c r="S5" s="6"/>
     </row>
     <row r="6" spans="1:19">
       <c r="A6" s="5"/>
       <c r="B6" s="12" t="s">
         <v>21</v>
       </c>
       <c r="C6" s="13"/>
       <c r="D6" s="13"/>
       <c r="E6" s="13"/>
       <c r="F6" s="14"/>
       <c r="G6" s="5"/>
       <c r="H6" s="6"/>
       <c r="I6" s="6"/>
       <c r="J6" s="6"/>
       <c r="K6" s="6"/>
       <c r="L6" s="6"/>
       <c r="M6" s="8"/>
       <c r="N6" s="6" t="s">
         <v>23</v>
       </c>
       <c r="O6" s="6">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="P6" s="6">
         <v>2</v>
       </c>
       <c r="Q6" s="6">
         <v>13</v>
       </c>
       <c r="R6" s="6"/>
       <c r="S6" s="6"/>
     </row>
     <row r="7" spans="1:19">
       <c r="A7" s="5">
         <v>8</v>
       </c>
       <c r="B7" s="12" t="s">
         <v>24</v>
       </c>
       <c r="C7" s="13"/>
       <c r="D7" s="13"/>
       <c r="E7" s="13"/>
       <c r="F7" s="14"/>
       <c r="G7" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H7" s="6"/>
@@ -1114,51 +1114,51 @@
       <c r="B11" s="12" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
         <v>25</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>78</v>
+        <v>82</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>32</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
         <v>28</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">