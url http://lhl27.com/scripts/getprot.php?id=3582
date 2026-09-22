--- v0 (2025-12-07)
+++ v1 (2026-09-22)
@@ -1641,51 +1641,51 @@
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7"/>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>48</v>
       </c>
       <c r="K30" s="7">
         <v>79</v>
       </c>
       <c r="L30" s="7">
         <v>55</v>
       </c>
       <c r="M30" s="7">
         <v>0</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>49</v>
       </c>
       <c r="O30" s="7">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>
       </c>
       <c r="Q30" s="7">
         <v>3</v>
       </c>
       <c r="R30" s="7"/>
       <c r="S30" s="7"/>
     </row>
     <row r="31" spans="1:19">
       <c r="A31" s="7">
         <v>7</v>
       </c>
       <c r="B31" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C31" s="13"/>
       <c r="D31" s="13"/>
       <c r="E31" s="13"/>
       <c r="F31" s="14"/>
       <c r="G31" s="7" t="s">
         <v>32</v>
       </c>
       <c r="H31" s="7"/>
@@ -1832,51 +1832,51 @@
       <c r="B36" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
         <v>32</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>57</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
         <v>32</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">