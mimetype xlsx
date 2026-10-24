--- v0 (2025-12-08)
+++ v1 (2026-10-24)
@@ -159,51 +159,51 @@
   <si>
     <t>Старовойтов Никита</t>
   </si>
   <si>
     <t>Воробьев Евгений</t>
   </si>
   <si>
     <t>Бармотин Владимир</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Магодеев Евгений</t>
   </si>
   <si>
     <t>Корчагин Владимир</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Фадеев Сергей</t>
   </si>
   <si>
-    <t>Шиповалов Евгений</t>
+    <t>Шаповалов Евгений</t>
   </si>
   <si>
     <t>Быцура Юрий</t>
   </si>
   <si>
     <t>Быцура Алексей</t>
   </si>
   <si>
     <t>Рудукан Дмитрий</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
   <si>
     <t>Новгородцев Илья</t>
   </si>
 </sst>
 </file>
 