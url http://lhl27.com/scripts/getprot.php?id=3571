--- v1 (2026-05-05)
+++ v2 (2026-09-21)
@@ -138,54 +138,54 @@
   <si>
     <t>36-37</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>41-52</t>
   </si>
   <si>
     <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Ходаков Иван</t>
   </si>
   <si>
     <t>Хитров Владислав</t>
   </si>
   <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Саломатин Дмитрий</t>
   </si>
   <si>
+    <t>Вялый Павел</t>
+  </si>
+  <si>
     <t>Ширяев Вадим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Вялый Павел</t>
   </si>
   <si>
     <t>Сухинин Антон</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Султанов Эльшан</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Зыков Даниил</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>