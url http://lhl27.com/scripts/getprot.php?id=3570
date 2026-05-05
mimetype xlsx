--- v1 (2026-03-03)
+++ v2 (2026-05-05)
@@ -120,54 +120,54 @@
   <si>
     <t>33:05</t>
   </si>
   <si>
     <t>Ким Сергей</t>
   </si>
   <si>
     <t>Зщ</t>
   </si>
   <si>
     <t>43:20</t>
   </si>
   <si>
     <t>Ольмезов Александр</t>
   </si>
   <si>
     <t>Попов Александр</t>
   </si>
   <si>
     <t>Чернецкий Алексей</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
+    <t>Богомолов Артем</t>
+  </si>
+  <si>
     <t>Скачков Александр</t>
-  </si>
-[...1 lines deleted...]
-    <t>Богомолов Артем</t>
   </si>
   <si>
     <t>Сапежников Алексей</t>
   </si>
   <si>
     <t>Коршунов Алексей</t>
   </si>
   <si>
     <t>Волошенко Артем</t>
   </si>
   <si>
     <t>Шубин Владимир</t>
   </si>
   <si>
     <t>Шевченко Максим</t>
   </si>
   <si>
     <t>Савчук Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>