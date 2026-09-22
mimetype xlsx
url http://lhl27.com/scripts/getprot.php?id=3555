--- v0 (2026-03-06)
+++ v1 (2026-09-22)
@@ -1700,51 +1700,51 @@
       <c r="B32" s="12" t="s">
         <v>49</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H32" s="7"/>
       <c r="I32" s="7"/>
       <c r="J32" s="7"/>
       <c r="K32" s="7"/>
       <c r="L32" s="7"/>
       <c r="M32" s="7"/>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
-        <v>30</v>
+        <v>32</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>50</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
         <v>29</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">