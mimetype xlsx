--- v0 (2026-03-03)
+++ v1 (2026-05-05)
@@ -123,60 +123,60 @@
   <si>
     <t>44:30</t>
   </si>
   <si>
     <t>Тараненко Петр</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>23:00</t>
   </si>
   <si>
     <t>Жалнин Денис</t>
   </si>
   <si>
     <t>24:05</t>
   </si>
   <si>
     <t>Абрамов Алексей</t>
   </si>
   <si>
     <t>Нп</t>
   </si>
   <si>
+    <t>Пахолюк Вячеслав</t>
+  </si>
+  <si>
     <t>Колбин Валерий</t>
   </si>
   <si>
     <t>Катанаев Максим</t>
   </si>
   <si>
     <t>Ширяев Вадим</t>
-  </si>
-[...1 lines deleted...]
-    <t>Пахолюк Вячеслав</t>
   </si>
   <si>
     <t>Новоселов Константин</t>
   </si>
   <si>
     <t>Сухинин Антон</t>
   </si>
   <si>
     <t>Ледовский Алексей</t>
   </si>
   <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Султанов Эльшан</t>
   </si>
   <si>
     <t>Шкедов Денис</t>
   </si>
   <si>
     <t>Левицкий Борис</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
@@ -1096,132 +1096,132 @@
       <c r="B9" s="12" t="s">
         <v>33</v>
       </c>
       <c r="C9" s="13"/>
       <c r="D9" s="13"/>
       <c r="E9" s="13"/>
       <c r="F9" s="14"/>
       <c r="G9" s="5" t="s">
         <v>34</v>
       </c>
       <c r="H9" s="6"/>
       <c r="I9" s="6"/>
       <c r="J9" s="6"/>
       <c r="K9" s="6"/>
       <c r="L9" s="6"/>
       <c r="M9" s="8"/>
       <c r="N9" s="6"/>
       <c r="O9" s="6"/>
       <c r="P9" s="6"/>
       <c r="Q9" s="6"/>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
-        <v>27</v>
+        <v>15</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>35</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
         <v>34</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
-        <v>28</v>
+        <v>27</v>
       </c>
       <c r="B11" s="12" t="s">
         <v>36</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
-        <v>33</v>
+        <v>28</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>37</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
       <c r="G12" s="5" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="H12" s="6"/>
       <c r="I12" s="6"/>
       <c r="J12" s="6"/>
       <c r="K12" s="6"/>
       <c r="L12" s="6"/>
       <c r="M12" s="8"/>
       <c r="N12" s="6"/>
       <c r="O12" s="6"/>
       <c r="P12" s="6"/>
       <c r="Q12" s="6"/>
       <c r="R12" s="6"/>
       <c r="S12" s="6"/>
     </row>
     <row r="13" spans="1:19">
       <c r="A13" s="5">
-        <v>46</v>
+        <v>33</v>
       </c>
       <c r="B13" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C13" s="13"/>
       <c r="D13" s="13"/>
       <c r="E13" s="13"/>
       <c r="F13" s="14"/>
       <c r="G13" s="5" t="s">
         <v>34</v>
       </c>
       <c r="H13" s="6"/>
       <c r="I13" s="6"/>
       <c r="J13" s="6"/>
       <c r="K13" s="6"/>
       <c r="L13" s="6"/>
       <c r="M13" s="8"/>
       <c r="N13" s="6"/>
       <c r="O13" s="6"/>
       <c r="P13" s="6"/>
       <c r="Q13" s="6"/>
       <c r="R13" s="6"/>
       <c r="S13" s="6"/>
     </row>
     <row r="14" spans="1:19">