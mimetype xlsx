--- v1 (2026-05-05)
+++ v2 (2026-05-05)
@@ -186,57 +186,57 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Центурион*»</t>
   </si>
   <si>
     <t>Шаповалов Василий</t>
   </si>
   <si>
     <t>26:00</t>
   </si>
   <si>
     <t>09:47</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>36:50</t>
   </si>
   <si>
     <t>21:20</t>
   </si>
   <si>
+    <t>Стафеев Илья</t>
+  </si>
+  <si>
+    <t>43:48</t>
+  </si>
+  <si>
     <t>Вяткин Алексей</t>
-  </si>
-[...4 lines deleted...]
-    <t>Стафеев Илья</t>
   </si>
   <si>
     <t>Селихов Алексей</t>
   </si>
   <si>
     <t>Голощапов Николай</t>
   </si>
   <si>
     <t>Лопухов Егор</t>
   </si>
   <si>
     <t>Назаров Дмитрий</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Лихоманов Алексей</t>
   </si>
   <si>
     <t>Феденович Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
@@ -1724,88 +1724,88 @@
       </c>
       <c r="O31" s="7">
         <v>13</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>5</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>11</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>57</v>
       </c>
       <c r="K32" s="7">
         <v>23</v>
       </c>
       <c r="L32" s="7">
         <v>9</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>11</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>12</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>