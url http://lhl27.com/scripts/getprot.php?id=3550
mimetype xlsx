--- v2 (2026-05-05)
+++ v3 (2026-07-27)
@@ -186,69 +186,69 @@
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Центурион*»</t>
   </si>
   <si>
     <t>Шаповалов Василий</t>
   </si>
   <si>
     <t>26:00</t>
   </si>
   <si>
     <t>09:47</t>
   </si>
   <si>
     <t>Коровин Антон</t>
   </si>
   <si>
     <t>36:50</t>
   </si>
   <si>
     <t>21:20</t>
   </si>
   <si>
+    <t>Вяткин Алексей</t>
+  </si>
+  <si>
+    <t>43:48</t>
+  </si>
+  <si>
     <t>Стафеев Илья</t>
   </si>
   <si>
-    <t>43:48</t>
-[...4 lines deleted...]
-  <si>
     <t>Селихов Алексей</t>
   </si>
   <si>
     <t>Голощапов Николай</t>
   </si>
   <si>
+    <t>Назаров Дмитрий</t>
+  </si>
+  <si>
     <t>Лопухов Егор</t>
-  </si>
-[...1 lines deleted...]
-    <t>Назаров Дмитрий</t>
   </si>
   <si>
     <t>Абросимов Александр</t>
   </si>
   <si>
     <t>Лихоманов Алексей</t>
   </si>
   <si>
     <t>Феденович Александр</t>
   </si>
   <si>
     <t>Судейская бригада</t>
   </si>
   <si>
     <t>Судьи в поле</t>
   </si>
   <si>
     <t>Секретари матча</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
@@ -1724,88 +1724,88 @@
       </c>
       <c r="O31" s="7">
         <v>13</v>
       </c>
       <c r="P31" s="7">
         <v>2</v>
       </c>
       <c r="Q31" s="7">
         <v>5</v>
       </c>
       <c r="R31" s="7"/>
       <c r="S31" s="7"/>
     </row>
     <row r="32" spans="1:19">
       <c r="A32" s="7">
         <v>11</v>
       </c>
       <c r="B32" s="12" t="s">
         <v>56</v>
       </c>
       <c r="C32" s="13"/>
       <c r="D32" s="13"/>
       <c r="E32" s="13"/>
       <c r="F32" s="14"/>
       <c r="G32" s="7" t="s">
-        <v>46</v>
+        <v>34</v>
       </c>
       <c r="H32" s="7">
         <v>3</v>
       </c>
       <c r="I32" s="7"/>
       <c r="J32" s="7" t="s">
         <v>57</v>
       </c>
       <c r="K32" s="7">
         <v>23</v>
       </c>
       <c r="L32" s="7">
         <v>9</v>
       </c>
       <c r="M32" s="7">
         <v>0</v>
       </c>
       <c r="N32" s="7"/>
       <c r="O32" s="7"/>
       <c r="P32" s="7"/>
       <c r="Q32" s="7"/>
       <c r="R32" s="7"/>
       <c r="S32" s="7"/>
     </row>
     <row r="33" spans="1:19">
       <c r="A33" s="7">
         <v>11</v>
       </c>
       <c r="B33" s="12" t="s">
         <v>58</v>
       </c>
       <c r="C33" s="13"/>
       <c r="D33" s="13"/>
       <c r="E33" s="13"/>
       <c r="F33" s="14"/>
       <c r="G33" s="7" t="s">
-        <v>34</v>
+        <v>46</v>
       </c>
       <c r="H33" s="7"/>
       <c r="I33" s="7"/>
       <c r="J33" s="7"/>
       <c r="K33" s="7"/>
       <c r="L33" s="7"/>
       <c r="M33" s="7"/>
       <c r="N33" s="7"/>
       <c r="O33" s="7"/>
       <c r="P33" s="7"/>
       <c r="Q33" s="7"/>
       <c r="R33" s="7"/>
       <c r="S33" s="7"/>
     </row>
     <row r="34" spans="1:19">
       <c r="A34" s="7">
         <v>12</v>
       </c>
       <c r="B34" s="12" t="s">
         <v>59</v>
       </c>
       <c r="C34" s="13"/>
       <c r="D34" s="13"/>
       <c r="E34" s="13"/>
       <c r="F34" s="14"/>
@@ -1842,78 +1842,78 @@
       <c r="H35" s="7"/>
       <c r="I35" s="7"/>
       <c r="J35" s="7"/>
       <c r="K35" s="7"/>
       <c r="L35" s="7"/>
       <c r="M35" s="7"/>
       <c r="N35" s="7"/>
       <c r="O35" s="7"/>
       <c r="P35" s="7"/>
       <c r="Q35" s="7"/>
       <c r="R35" s="7"/>
       <c r="S35" s="7"/>
     </row>
     <row r="36" spans="1:19">
       <c r="A36" s="7">
         <v>19</v>
       </c>
       <c r="B36" s="12" t="s">
         <v>61</v>
       </c>
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
       <c r="E36" s="13"/>
       <c r="F36" s="14"/>
       <c r="G36" s="7" t="s">
-        <v>34</v>
+        <v>25</v>
       </c>
       <c r="H36" s="7"/>
       <c r="I36" s="7"/>
       <c r="J36" s="7"/>
       <c r="K36" s="7"/>
       <c r="L36" s="7"/>
       <c r="M36" s="7"/>
       <c r="N36" s="7"/>
       <c r="O36" s="7"/>
       <c r="P36" s="7"/>
       <c r="Q36" s="7"/>
       <c r="R36" s="7"/>
       <c r="S36" s="7"/>
     </row>
     <row r="37" spans="1:19">
       <c r="A37" s="7">
         <v>19</v>
       </c>
       <c r="B37" s="12" t="s">
         <v>62</v>
       </c>
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
       <c r="E37" s="13"/>
       <c r="F37" s="14"/>
       <c r="G37" s="7" t="s">
-        <v>25</v>
+        <v>34</v>
       </c>
       <c r="H37" s="7"/>
       <c r="I37" s="7"/>
       <c r="J37" s="7"/>
       <c r="K37" s="7"/>
       <c r="L37" s="7"/>
       <c r="M37" s="7"/>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>68</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>