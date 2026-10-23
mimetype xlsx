--- v2 (2026-08-24)
+++ v3 (2026-10-23)
@@ -135,51 +135,51 @@
   <si>
     <t>Бармотин Владимир</t>
   </si>
   <si>
     <t>Соловьев Евгений</t>
   </si>
   <si>
     <t>Воробьев Алексей</t>
   </si>
   <si>
     <t>Магодеев Евгений</t>
   </si>
   <si>
     <t>Корчагин Владимир</t>
   </si>
   <si>
     <t>Вр</t>
   </si>
   <si>
     <t>Шабаршин Александр</t>
   </si>
   <si>
     <t>Андрейчук Владимир</t>
   </si>
   <si>
-    <t>Шиповалов Евгений</t>
+    <t>Шаповалов Евгений</t>
   </si>
   <si>
     <t>Шиков Андрей</t>
   </si>
   <si>
     <t>Хоменко Вячеслав</t>
   </si>
   <si>
     <t>Садовников Андрей</t>
   </si>
   <si>
     <t>Пигулевский Евгений</t>
   </si>
   <si>
     <t>Рудукан Дмитрий</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Полиметалл*»</t>
   </si>