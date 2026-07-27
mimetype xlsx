--- v2 (2026-03-03)
+++ v3 (2026-07-27)
@@ -141,56 +141,56 @@
   <si>
     <t>Крамарь Алексей</t>
   </si>
   <si>
     <t>Богдан Михаил</t>
   </si>
   <si>
     <t>Попов Евгений</t>
   </si>
   <si>
     <t>Родькин Сергей</t>
   </si>
   <si>
     <t>Голубев Сергей</t>
   </si>
   <si>
     <t>Деев Дмитрий</t>
   </si>
   <si>
     <t>Садонин Алексей</t>
   </si>
   <si>
     <t>Гуцаева Юлия</t>
   </si>
   <si>
+    <t>Вырк Евгений</t>
+  </si>
+  <si>
     <t>Меликов Дмитрий</t>
   </si>
   <si>
-    <t>Вырк Евгений</t>
-[...1 lines deleted...]
-  <si>
     <t>Ватрушкин Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
   <si>
     <t>Подписи</t>
   </si>
   <si>
     <t>Команда « Б » «Феникс*»</t>
   </si>
   <si>
     <t>Одинец Александр</t>
   </si>
   <si>
     <t>02-42</t>
   </si>
   <si>
     <t>Зенков Михаил</t>
   </si>
   <si>
     <t>04-31</t>
   </si>
   <si>
     <t>Медвикус Евгений</t>
@@ -207,57 +207,57 @@
   <si>
     <t>Окунев Михаил</t>
   </si>
   <si>
     <t>26-55</t>
   </si>
   <si>
     <t>Балакирев Владимир</t>
   </si>
   <si>
     <t>29-58</t>
   </si>
   <si>
     <t>Тимофеев Александр</t>
   </si>
   <si>
     <t>32-45</t>
   </si>
   <si>
     <t>Шаренко Алексей</t>
   </si>
   <si>
     <t>34-49</t>
   </si>
   <si>
+    <t>Васильев Кирилл</t>
+  </si>
+  <si>
+    <t>40-56</t>
+  </si>
+  <si>
     <t>Митрофанов Федор</t>
-  </si>
-[...4 lines deleted...]
-    <t>Васильев Кирилл</t>
   </si>
   <si>
     <t>Грейзик Сергей</t>
   </si>
   <si>
     <t>Бирюков Станислав</t>
   </si>
   <si>
     <t>Сергодеев Вячеслав</t>
   </si>
   <si>
     <t>Москалев Алексей</t>
   </si>
   <si>
     <t>Летюк Денис</t>
   </si>
   <si>
     <t>Герасимов Андрей</t>
   </si>
   <si>
     <t>Сычев Артем</t>
   </si>
   <si>
     <t>Александров Марк</t>
   </si>
@@ -1336,78 +1336,78 @@
       <c r="H17" s="6"/>
       <c r="I17" s="6"/>
       <c r="J17" s="6"/>
       <c r="K17" s="6"/>
       <c r="L17" s="6"/>
       <c r="M17" s="8"/>
       <c r="N17" s="6"/>
       <c r="O17" s="6"/>
       <c r="P17" s="6"/>
       <c r="Q17" s="6"/>
       <c r="R17" s="6"/>
       <c r="S17" s="6"/>
     </row>
     <row r="18" spans="1:19">
       <c r="A18" s="5">
         <v>84</v>
       </c>
       <c r="B18" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C18" s="13"/>
       <c r="D18" s="13"/>
       <c r="E18" s="13"/>
       <c r="F18" s="14"/>
       <c r="G18" s="5" t="s">
-        <v>22</v>
+        <v>29</v>
       </c>
       <c r="H18" s="6"/>
       <c r="I18" s="6"/>
       <c r="J18" s="6"/>
       <c r="K18" s="6"/>
       <c r="L18" s="6"/>
       <c r="M18" s="8"/>
       <c r="N18" s="6"/>
       <c r="O18" s="6"/>
       <c r="P18" s="6"/>
       <c r="Q18" s="6"/>
       <c r="R18" s="6"/>
       <c r="S18" s="6"/>
     </row>
     <row r="19" spans="1:19">
       <c r="A19" s="5">
         <v>84</v>
       </c>
       <c r="B19" s="12" t="s">
         <v>42</v>
       </c>
       <c r="C19" s="13"/>
       <c r="D19" s="13"/>
       <c r="E19" s="13"/>
       <c r="F19" s="14"/>
       <c r="G19" s="5" t="s">
-        <v>29</v>
+        <v>22</v>
       </c>
       <c r="H19" s="6"/>
       <c r="I19" s="6"/>
       <c r="J19" s="6"/>
       <c r="K19" s="6"/>
       <c r="L19" s="6"/>
       <c r="M19" s="8"/>
       <c r="N19" s="6"/>
       <c r="O19" s="6"/>
       <c r="P19" s="6"/>
       <c r="Q19" s="6"/>
       <c r="R19" s="6"/>
       <c r="S19" s="6"/>
     </row>
     <row r="20" spans="1:19">
       <c r="A20" s="5">
         <v>85</v>
       </c>
       <c r="B20" s="12" t="s">
         <v>43</v>
       </c>
       <c r="C20" s="13"/>
       <c r="D20" s="13"/>
       <c r="E20" s="13"/>
       <c r="F20" s="14"/>
@@ -1942,88 +1942,88 @@
       <c r="L37" s="7">
         <v>7</v>
       </c>
       <c r="M37" s="7">
         <v>0</v>
       </c>
       <c r="N37" s="7"/>
       <c r="O37" s="7"/>
       <c r="P37" s="7"/>
       <c r="Q37" s="7"/>
       <c r="R37" s="7"/>
       <c r="S37" s="7"/>
     </row>
     <row r="38" spans="1:19">
       <c r="A38" s="7">
         <v>27</v>
       </c>
       <c r="B38" s="12" t="s">
         <v>63</v>
       </c>
       <c r="C38" s="13"/>
       <c r="D38" s="13"/>
       <c r="E38" s="13"/>
       <c r="F38" s="14"/>
       <c r="G38" s="7" t="s">
-        <v>22</v>
+        <v>31</v>
       </c>
       <c r="H38" s="7">
         <v>9</v>
       </c>
       <c r="I38" s="7"/>
       <c r="J38" s="7" t="s">
         <v>64</v>
       </c>
       <c r="K38" s="7">
         <v>12</v>
       </c>
       <c r="L38" s="7">
         <v>30</v>
       </c>
       <c r="M38" s="7">
         <v>0</v>
       </c>
       <c r="N38" s="7"/>
       <c r="O38" s="7"/>
       <c r="P38" s="7"/>
       <c r="Q38" s="7"/>
       <c r="R38" s="7"/>
       <c r="S38" s="7"/>
     </row>
     <row r="39" spans="1:19">
       <c r="A39" s="7">
         <v>27</v>
       </c>
       <c r="B39" s="12" t="s">
         <v>65</v>
       </c>
       <c r="C39" s="13"/>
       <c r="D39" s="13"/>
       <c r="E39" s="13"/>
       <c r="F39" s="14"/>
       <c r="G39" s="7" t="s">
-        <v>31</v>
+        <v>22</v>
       </c>
       <c r="H39" s="7"/>
       <c r="I39" s="7"/>
       <c r="J39" s="7"/>
       <c r="K39" s="7"/>
       <c r="L39" s="7"/>
       <c r="M39" s="7"/>
       <c r="N39" s="7"/>
       <c r="O39" s="7"/>
       <c r="P39" s="7"/>
       <c r="Q39" s="7"/>
       <c r="R39" s="7"/>
       <c r="S39" s="7"/>
     </row>
     <row r="40" spans="1:19">
       <c r="A40" s="7">
         <v>28</v>
       </c>
       <c r="B40" s="12" t="s">
         <v>66</v>
       </c>
       <c r="C40" s="13"/>
       <c r="D40" s="13"/>
       <c r="E40" s="13"/>
       <c r="F40" s="14"/>