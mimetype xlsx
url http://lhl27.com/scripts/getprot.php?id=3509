--- v0 (2025-12-07)
+++ v1 (2026-07-26)
@@ -132,57 +132,57 @@
   <si>
     <t>36:28</t>
   </si>
   <si>
     <t>28:36</t>
   </si>
   <si>
     <t>Куделин Никита</t>
   </si>
   <si>
     <t>+1</t>
   </si>
   <si>
     <t>44:41</t>
   </si>
   <si>
     <t>29:42</t>
   </si>
   <si>
     <t>Махлепов Алексей</t>
   </si>
   <si>
     <t>32:40</t>
   </si>
   <si>
+    <t>Писарев Павел</t>
+  </si>
+  <si>
+    <t>Вр</t>
+  </si>
+  <si>
     <t>Зайков Роман</t>
-  </si>
-[...4 lines deleted...]
-    <t>Вр</t>
   </si>
   <si>
     <t>Алексанян Сергей</t>
   </si>
   <si>
     <t>Аксенов Дмитрий</t>
   </si>
   <si>
     <t>Школьный Дмитрий</t>
   </si>
   <si>
     <t>Новоселов Егор</t>
   </si>
   <si>
     <t>Писарь Алексей</t>
   </si>
   <si>
     <t>Козуб Антон</t>
   </si>
   <si>
     <t>Иванисов Александр</t>
   </si>
   <si>
     <t>Главный тренер</t>
   </si>
@@ -1151,78 +1151,78 @@
       </c>
       <c r="O9" s="6">
         <v>19</v>
       </c>
       <c r="P9" s="6">
         <v>2</v>
       </c>
       <c r="Q9" s="6">
         <v>3</v>
       </c>
       <c r="R9" s="6"/>
       <c r="S9" s="6"/>
     </row>
     <row r="10" spans="1:19">
       <c r="A10" s="5">
         <v>33</v>
       </c>
       <c r="B10" s="12" t="s">
         <v>38</v>
       </c>
       <c r="C10" s="13"/>
       <c r="D10" s="13"/>
       <c r="E10" s="13"/>
       <c r="F10" s="14"/>
       <c r="G10" s="5" t="s">
-        <v>29</v>
+        <v>39</v>
       </c>
       <c r="H10" s="6"/>
       <c r="I10" s="6"/>
       <c r="J10" s="6"/>
       <c r="K10" s="6"/>
       <c r="L10" s="6"/>
       <c r="M10" s="8"/>
       <c r="N10" s="6"/>
       <c r="O10" s="6"/>
       <c r="P10" s="6"/>
       <c r="Q10" s="6"/>
       <c r="R10" s="6"/>
       <c r="S10" s="6"/>
     </row>
     <row r="11" spans="1:19">
       <c r="A11" s="5">
         <v>33</v>
       </c>
       <c r="B11" s="12" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C11" s="13"/>
       <c r="D11" s="13"/>
       <c r="E11" s="13"/>
       <c r="F11" s="14"/>
       <c r="G11" s="5" t="s">
-        <v>40</v>
+        <v>29</v>
       </c>
       <c r="H11" s="6"/>
       <c r="I11" s="6"/>
       <c r="J11" s="6"/>
       <c r="K11" s="6"/>
       <c r="L11" s="6"/>
       <c r="M11" s="8"/>
       <c r="N11" s="6"/>
       <c r="O11" s="6"/>
       <c r="P11" s="6"/>
       <c r="Q11" s="6"/>
       <c r="R11" s="6"/>
       <c r="S11" s="6"/>
     </row>
     <row r="12" spans="1:19">
       <c r="A12" s="5">
         <v>38</v>
       </c>
       <c r="B12" s="12" t="s">
         <v>41</v>
       </c>
       <c r="C12" s="13"/>
       <c r="D12" s="13"/>
       <c r="E12" s="13"/>
       <c r="F12" s="14"/>
@@ -1665,51 +1665,51 @@
       <c r="P29" s="7" t="s">
         <v>17</v>
       </c>
       <c r="Q29" s="7" t="s">
         <v>18</v>
       </c>
       <c r="R29" s="7" t="s">
         <v>19</v>
       </c>
       <c r="S29" s="7" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="30" spans="1:19">
       <c r="A30" s="7">
         <v>1</v>
       </c>
       <c r="B30" s="12" t="s">
         <v>51</v>
       </c>
       <c r="C30" s="13"/>
       <c r="D30" s="13"/>
       <c r="E30" s="13"/>
       <c r="F30" s="14"/>
       <c r="G30" s="7" t="s">
-        <v>40</v>
+        <v>39</v>
       </c>
       <c r="H30" s="7">
         <v>1</v>
       </c>
       <c r="I30" s="7"/>
       <c r="J30" s="7" t="s">
         <v>52</v>
       </c>
       <c r="K30" s="7">
         <v>85</v>
       </c>
       <c r="L30" s="7">
         <v>40</v>
       </c>
       <c r="M30" s="7">
         <v>28</v>
       </c>
       <c r="N30" s="7" t="s">
         <v>35</v>
       </c>
       <c r="O30" s="7">
         <v>28</v>
       </c>
       <c r="P30" s="7">
         <v>2</v>